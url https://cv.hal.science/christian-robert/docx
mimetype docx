--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -868,269 +868,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expectation Propagation as a Way of Life: A Framework for Bayesian Inference on Partitioned Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehtari Aki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelman Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivula Tuomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jylänki Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.1-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Component-wise approximate Bayesian computation via Gibbs-like steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Clarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stoehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (3), pp.591-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biomet/asaa090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393277v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03912185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 Great Ideas About Chance</w:t>
               </w:r>
@@ -1634,7964 +1634,7964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatics of Uncertainty</w:t>
+                <w:t xml:space="preserve">Model misspecification in approximate Bayesian computation: consequences and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (2), pp.421-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961101v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Methods for Numerical Analysis with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.63-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beauty of Mathematics in Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.47-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatics of Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (1), pp.59-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxiliary Likelihood-Based Approximate Bayesian Computation in State Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan P.M. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579590⟩</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Frazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worapree Maneesoonthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618600.2018.1552154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">AIQ</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is that a big number?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.48-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606599⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Beauty of Mathematics in Computer Science</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABC random forests for Bayesian parameter inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ribatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.1720-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337189v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian computation with the Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Bernton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (2), pp.235-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent Random Sampling Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.47-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606598⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.62-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Computational Methods for Numerical Analysis with R</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly Informative Reparameterizations for Location-Scale Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.836-848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating MCMC algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Tawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e1435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffreys priors for mixture estimation: Properties and alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Vie Brève (One Hundred Twenty-One Days)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.63-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579600⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.40-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonparametric Bayesian Clay for Robust Decision Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Rousseau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Principled and Practical Are Penalised Complexity Priors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superintelligence: Paths, Dangers, Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.42-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Rethinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.40-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on: Reflections on the Probability Space Induced by Moment Conditions with Implications for Bayesian Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jjfinec/nbv005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expected demise of the Bayes factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Small Effects in Exercise and Sports Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Drovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0147311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6), pp.859 - 866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-processing for approximate Bayesian computation in image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew T. Moores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Drovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-014-9525-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion on the paper of Gerber and Chopin &amp;quot;Quasi Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 82 (2), pp.421-444. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is that a big number?</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation: a summary of the current state, and samples backwards and forwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Łatuszyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.835-862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective Bayesian hypothesis testing in binomial regression models with integral prior distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.2013.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on Article by Dawid and Musio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illaria Masiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.511-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-BA942C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the gut microbiota of people in France and Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (e153), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nutd.2015.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevant statistics for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesh S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (5), pp.833-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Jeffreys-Lindley's paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (2), pp.216-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/675729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/insr.12040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">discussion of the paper &amp;quot;Bayesian measures of model complexity and fit&amp;quot; by D. Spiegelhalter et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (3), pp.492-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revised evidence for statistical standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (19), pp.E1936-E1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1322995111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the thick disc formation scenario of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Czekaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 569, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In praise of the referee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBA Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation via empirical likelihood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.1321-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208827110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error and Inference: an outsider stand on a frequentist philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (3), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-012-9298-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularization in regression: comparing Bayesian and frequentist methods in a poorly informative situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Anbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.477-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-BA716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of demo-genetic model probabilities with Approximate Bayesian Computation using linear discriminant analysis on summary statistics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.846-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03153.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9288-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567240v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Summer 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.50-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606602⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.726567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Louis Raynal</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews (Spring 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.685375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Fall 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.752298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Winter 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.668470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Multiple Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ribatet</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.798-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2011.00756.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of confidence in approximate Bayesian computation model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (37), pp.15112-15117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1102900108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E. Gentle: Computational statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-010-9189-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using parallel computation to improve Independent Metropolis--Hastings based estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.10167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An attempt at reading Keynes' Treatise on Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2010.00129.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Handbook of Statistical Analyses Using R, Second Edition by Brian S. Everitt, Torsten Hothorn: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.276-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_5.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparison of the Bayesian and frequentist approaches to estimation by Francisco J. Samaniego: A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.117-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00134_4.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Fall 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vanilla Rao–Blackwellization of Metropolis–Hastings algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.261-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOS838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Model Selection and Statistical Modeling by Tomohiro Ando: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.120-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00134_7.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence and Evolution: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.130-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Is Bayes Posterior just Quick and Dirty Confidence?&amp;quot; by D. A. S. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-STS352A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Series: Modeling, Computation, and Inference by Raquel Prado, Mike West: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.277-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_6.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Decision Analysis: Principles and Practice by Jim Q. Smith: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.272-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_1.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model choice versus model criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.E5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0911260107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On resolving the Savage–Dickey paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-EJS564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Search for Certainty: a critical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05 (02), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-BA601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABC methods for model choice in Gibbs random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (3-4), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (4), pp.983-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asp052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.141-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian reassessment of nearest-neighbour classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cucala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Titterington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (485), pp.263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2009.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00143783v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.023507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.023507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on: Natural Induction: An Objective Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemplating Evidence: properties, extensions of, and alternatives to Nested Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97, pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited: a reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284REJ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Sure independence screening for ultra-high dimensional feature space&amp;quot; by Fan and Lv.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (5), pp.901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35 (10), pp.1720-1728. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty867⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Christian Robert</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of adaptive mixtures of importance sampling schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18,, pp.447-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Independent Random Sampling Methods</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'article de N. Vayatis &amp;quot;Bayésiens contre fréquentistes, un faux débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 424, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximating the marginal likelihood in mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indian Bayesian Society Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, V (1), pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of the Editors - 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 70 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2007.00626.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk agents more optimistic? A Bayesian estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jae.1027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some difficulties with a posterior probability approximation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-BA316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterated importance sampling in missing data problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (12), pp.3386-3404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection bayésienne de variables en régression linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (1), pp.59-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077857v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (4), pp.836-848</w:t>
+              <w:t xml:space="preserve">, 2004, 13 (4), pp.907-929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5355 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Convergence of the Monte Carlo Maximum Likelihood Method for Latent Variable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...1536 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11858,195 +11858,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joshua Bon and Christian P. Robert’s contribution to the Discussion of ‘Safe testing’ by Grünwald, de Heide, and Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1143-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssb/qkae070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert and Joshua Bon’s contribution to the Discussion of ‘Safe testing’ by Grünwald, de Heide, and Koolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1156-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jrsssb/qkae072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430738v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-05430739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12713,50 +12713,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Coordinate Sampler: A Non-Reversible Gibbs-like MCMC Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some comments about A Bayesian criterion for singular models by M. Drton and M. Plummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12771,3184 +12859,3096 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Hamiltonian Monte Carlo by Learning Leapfrog Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changye Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallelising MCMC via Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Changye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly informative reparameterisations for location-scale mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Changye Wu</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some discussions on the Read Paper &amp;quot;Beyond subjective and objective in statistics&amp;quot; by A. Gelman and C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Jewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Properties of Approximate Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffreys priors for mixture estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference in generative models using the Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Bernton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing hypotheses via a mixture estimation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-informative reparameterisations for location-scale mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation: a perspective on the current state, and sampling backwards and forwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Latuszyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting about Selecting Noninformative Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Wu Changye</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating Metropolis-Hastings algorithms: Delayed acceptance with prefetching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient learning in ABC algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating statistic appropriateness for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesh Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Josse</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First moments of the truncated and absolute Student's variates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Monte Carlo Methods with R Solutions to Odd-Numbered Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not only defended but also applied&amp;quot;: A look back at Feller's take on Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Espen Bernton</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On computational tools for Bayesian data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About incoherent inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact Bayesian Analysis of Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Bayesian Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Convergence Properties of the Data Augmentation Algorithm with an Application to Bayesian Mixture Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Hobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivekananda Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of truncated normal variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational methods for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo Methods in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the relevance of the Bayesian approach to Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo Methods in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...1583 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431307v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-00415940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Core: The Complete Solution Manual</w:t>
               </w:r>
@@ -16752,51 +16752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mckimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Pollock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10423-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Andral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clart&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaa090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehtari Aki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelman Andrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivula Tuomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyl&#228;nki Pasi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blakeley Mcshane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tackett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00031305.2018.1527253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changye Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579590" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P.M. Mccabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapree Maneesoonthorn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1552154" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606599" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579600" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961101v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Bernton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579592" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Eun Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tawn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grazian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302721" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbv005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Drovandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Moores" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9525-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Green" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof &#321;atuszy&#324;ski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Cano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Masiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA942C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yasir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Azhar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2015.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WM7RDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322995111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6HCSZ15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L Mengersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208827110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9298-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.726567" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.752298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.668470" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cornuet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Pillai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102900108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9189-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H. Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.10167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2010.00129.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_4.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNH31J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_5.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNRXDZTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_7.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X35BQ78B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS838" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-STS352A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_1.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8NLTC1S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_6.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-791X4218-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911260107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-BA601" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450729v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beaumont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asp052" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00626.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6SN46S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05441620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168489v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Thin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Janati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943314v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fr&#252;hwirth-Schnatter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Casella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1441915753" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2275-1.c008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_19" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912194v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Changye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42553-1_4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961077v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430738v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae072" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430739v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae070" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430737v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha-Roy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Everitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dutta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha Roy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Everitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389774v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912152v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hairault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911805v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael M. Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Frazier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912159v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu V. Craiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393276v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517563v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517556v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517681v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Green" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Latuszyski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067924v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067920v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Banterle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596299v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656867v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450405v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494358v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436551v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Hobert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wraith" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431310v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412639v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421003v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415940v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311793v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Atchade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780471v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762823v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Meng" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Strawderman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Wasserman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mckimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Pollock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10423-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Andral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehtari Aki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelman Andrew" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivula Tuomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyl&#228;nki Pasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clart&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaa090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blakeley Mcshane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tackett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00031305.2018.1527253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changye Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P.M. Mccabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapree Maneesoonthorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1552154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Bernton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579592" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Eun Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tawn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grazian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302721" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbv005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Drovandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Moores" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9525-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof &#321;atuszy&#324;ski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Cano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Masiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA942C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yasir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Azhar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2015.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WM7RDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6HCSZ15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322995111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L Mengersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208827110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9298-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.726567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.752298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.668470" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cornuet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Pillai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102900108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9189-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H. Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.10167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2010.00129.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_5.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNRXDZTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_4.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNH31J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS838" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_7.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X35BQ78B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-STS352A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_6.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-791X4218-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_1.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8NLTC1S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911260107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-BA601" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beaumont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asp052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00626.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6SN46S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05441620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168489v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Thin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Janati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943314v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fr&#252;hwirth-Schnatter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Casella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1441915753" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2275-1.c008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_19" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912194v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Changye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42553-1_4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961077v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae070" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430738v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae072" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430737v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha-Roy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Everitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dutta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha Roy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Everitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389774v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912152v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hairault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911805v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael M. Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Frazier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912159v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu V. Craiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968787v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968770v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393276v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517563v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517556v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Martin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517550v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517681v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Green" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Latuszyski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067924v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067920v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Banterle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596299v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656867v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450405v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473019v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494358v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436551v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Hobert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431310v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408203v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wraith" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412639v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415940v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311793v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Atchade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780471v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762823v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Meng" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Strawderman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Wasserman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>