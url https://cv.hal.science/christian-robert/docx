--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -868,8892 +868,8880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Component-wise approximate Bayesian computation via Gibbs-like steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Clarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (3), pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asaa090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expectation Propagation as a Way of Life: A Framework for Bayesian Inference on Partitioned Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehtari Aki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelman Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivula Tuomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jylänki Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (17), pp.1-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 Great Ideas About Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.60-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprises in Probability–Seventeen Short Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.51-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandon Statistical Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blakeley Mcshane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tackett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Statistician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (sup1), pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00031305.2018.1527253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical Bayesian Inference: A Primer for Physical ScientistsCoryn A. L.Bailer‐JonesCambridge University Press, 2017, x + 295 pages, £69.99, hardcover ISBN 978‐1‐316‐64221‐4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (1), pp.182-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/insr.12318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let the Evidence Speak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Bouncy Particle Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model misspecification in approximate Bayesian computation: consequences and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (2), pp.421-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961101v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Methods for Numerical Analysis with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.63-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beauty of Mathematics in Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.47-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatics of Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.59-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxiliary Likelihood-Based Approximate Bayesian Computation in State Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan P.M. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worapree Maneesoonthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2018.1552154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is that a big number?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABC random forests for Bayesian parameter inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ribatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.1720-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337189v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent Random Sampling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.62-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian computation with the Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Bernton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (2), pp.235-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly Informative Reparameterizations for Location-Scale Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.836-848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating MCMC algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Tawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e1435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffreys priors for mixture estimation: Properties and alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Vie Brève (One Hundred Twenty-One Days)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.40-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonparametric Bayesian Clay for Robust Decision Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Principled and Practical Are Penalised Complexity Priors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superintelligence: Paths, Dangers, Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.42-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Rethinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.40-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on: Reflections on the Probability Space Induced by Moment Conditions with Implications for Bayesian Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jjfinec/nbv005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expected demise of the Bayes factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Small Effects in Exercise and Sports Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Drovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0147311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6), pp.859 - 866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-processing for approximate Bayesian computation in image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew T. Moores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Drovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-014-9525-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion on the paper of Gerber and Chopin &amp;quot;Quasi Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation: a summary of the current state, and samples backwards and forwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Łatuszyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.835-862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective Bayesian hypothesis testing in binomial regression models with integral prior distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.2013.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on Article by Dawid and Musio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illaria Masiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.511-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-BA942C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the gut microbiota of people in France and Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (e153), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nutd.2015.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevant statistics for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesh S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (5), pp.833-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Jeffreys-Lindley's paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (2), pp.216-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/675729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/insr.12040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revised evidence for statistical standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (19), pp.E1936-E1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1322995111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">discussion of the paper &amp;quot;Bayesian measures of model complexity and fit&amp;quot; by D. Spiegelhalter et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (3), pp.492-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the thick disc formation scenario of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Czekaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 569, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In praise of the referee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBA Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation via empirical likelihood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.1321-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208827110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error and Inference: an outsider stand on a frequentist philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (3), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-012-9298-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularization in regression: comparing Bayesian and frequentist methods in a poorly informative situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Anbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.477-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-BA716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of demo-genetic model probabilities with Approximate Bayesian Computation using linear discriminant analysis on summary statistics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.846-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03153.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Julien Stoehr</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9288-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567240v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Summer 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.726567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews (Spring 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.685375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Fall 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.752298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Winter 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.668470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Multiple Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.798-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2011.00756.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of confidence in approximate Bayesian computation model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (37), pp.15112-15117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1102900108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E. Gentle: Computational statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-010-9189-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using parallel computation to improve Independent Metropolis--Hastings based estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.10167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An attempt at reading Keynes' Treatise on Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2010.00129.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Handbook of Statistical Analyses Using R, Second Edition by Brian S. Everitt, Torsten Hothorn: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.276-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_5.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparison of the Bayesian and frequentist approaches to estimation by Francisco J. Samaniego: A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.117-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00134_4.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Fall 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Model Selection and Statistical Modeling by Tomohiro Ando: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.120-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00134_7.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vanilla Rao–Blackwellization of Metropolis–Hastings algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.261-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOS838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Is Bayes Posterior just Quick and Dirty Confidence?&amp;quot; by D. A. S. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-STS352A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence and Evolution: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.130-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Series: Modeling, Computation, and Inference by Raquel Prado, Mike West: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.277-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_6.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Decision Analysis: Principles and Practice by Jim Q. Smith: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.272-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_1.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model choice versus model criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.E5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0911260107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On resolving the Savage–Dickey paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-EJS564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Search for Certainty: a critical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05 (02), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-BA601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABC methods for model choice in Gibbs random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (3-4), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 108 (3), pp.591-607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomet/asaa090⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 96 (4), pp.983-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asp052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579591⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.141-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian reassessment of nearest-neighbour classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cucala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Titterington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606603⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (485), pp.263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2009.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...95 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00143783v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Statistician</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00031305.2018.1527253⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.023507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.023507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Practical Bayesian Inference: A Primer for Physical ScientistsCoryn A. L.Bailer‐JonesCambridge University Press, 2017, x + 295 pages, £69.99, hardcover ISBN 978‐1‐316‐64221‐4</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on: Natural Induction: An Objective Bayesian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.149-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Let the Evidence Speak</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited: a reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606601⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284REJ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Changye Wu</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemplating Evidence: properties, extensions of, and alternatives to Nested Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97, pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Sure independence screening for ultra-high dimensional feature space&amp;quot; by Fan and Lv.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (5), pp.901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of adaptive mixtures of importance sampling schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2008, 18,, pp.447-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'article de N. Vayatis &amp;quot;Bayésiens contre fréquentistes, un faux débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Judith Rousseau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 424, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of the Editors - 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 82 (2), pp.421-444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssb.12356⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Volume 70 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2007.00626.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximating the marginal likelihood in mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indian Bayesian Society Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, V (1), pp.2-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk agents more optimistic? A Bayesian estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jae.1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Beauty of Mathematics in Computer Science</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some difficulties with a posterior probability approximation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606598⟩</w:t>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-BA316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Robert</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579590⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Worapree Maneesoonthorn</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterated importance sampling in missing data problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (12), pp.3386-3404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection bayésienne de variables en régression linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (1), pp.59-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077857v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (3), pp.1-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 13 (4), pp.907-929</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...3839 lines deleted...]
-                <w:t xml:space="preserve">Antonietta Mira</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Convergence of the Monte Carlo Maximum Likelihood Method for Latent Variable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (4), pp.798-812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2011.00756.x⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 29 (4), pp.615-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9469.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...454 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...2944 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
-[...168 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04081673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse statistique bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 100, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9763,519 +9751,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEO: Non Equilibrium Sampling on the Orbit of a Deterministic Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Thin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Thin</w:t>
+                <w:t xml:space="preserve">Yazid Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Janati</w:t>
+                <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Corff</w:t>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3540261.3541565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168489v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian Computation using Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validating and Expanding Approximate Bayesian Computation Methods (17w5025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banff International Research Station for Mathematical Innovation and Discovery (BIRS). MEX., Feb 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffreys’ Priors for Mixture Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Statistics from Methods to Models and Applications / BAYSM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.37-48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16238-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical likelihood for Bayesian inference in population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computational Evolutionnary Biology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation bayésienne hiérarchique pour l'estimation de matrice de covariance - Application à la gestion actif-passif de portefeuilles financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,159 +10278,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de plans d'expérience par méthodes particulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10452,448 +10440,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor &amp; Francis, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, pp.1-536, 2018, Chapman &amp; Hall/CRC Handbooks of Modern Statistical Methods, 9781498763813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Taylor &amp; Francis, 2019</w:t>
+                <w:t xml:space="preserve">hal-01928103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian essentials with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, New York, pp.XIV-296, 2014, Springer Textbooks in Statistics, 978-1-4614-8686-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Monte Carlo Methods with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Gentleman. Springer Verlag, New York, pp.284, 2009, Use R, John Kimmel, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1441915753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bayesian essentials with R</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Core: A practical approach to computational Bayesian statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Verlag, New York, pp.XIV-296, 2014, Springer Textbooks in Statistics, 978-1-4614-8686-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer Verlag, New York, pp.258, 2007, Springer Textbooks in Statistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-38983-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...63 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...101 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10903,133 +10891,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation, an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Marquette Didier Fraix‐Burnet Stéphane Girard and Julyan Arbel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics for Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.77-112, 2021, 978-2-7598-2275-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2275-1.c008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Generalized Poisson Model for Cyber Risk Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11048,636 +11036,636 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Casarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.123-128, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78965-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov Chain Monte Carlo Algorithms for Bayesian Computation, a Survey and Some Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Changye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Applied Bayesian Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2259, Springer International Publishing, pp.89-119, 2020, Lecture Notes in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42553-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of ABC to Infer the Genetic History of Pygmy Hunter-Gatherer Populations from Western Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehne Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott A. Sisson; Yanan Fan; Mark A. Beaumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Approximate Bayesian Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapman and Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 18, 2019, Chapman &amp; Hall/CRC Handbooks of Modern Statistical Methods, 9781439881507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Solutions for Bayesian Inference in Mixture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertraud Malsiner-Walli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Selection for Mixture Models-Perspectives and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Computation: A Survey on Recent Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Cools; Dirk Nuyens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo and Quasi-Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-205, 2016, 978-3-319-33505-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference and computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11710,73 +11698,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Balding, M. Stumpf, M. Girolami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Statistical Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, pp.39-65, 2011, 978-0-470-71086-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance sampling methods for Bayesian discrimination between embedded models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11796,51 +11784,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-H. Chen, D. Dey, P. Mueller, D. Sun and K. Ye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Statistical Decision Making and Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, New York, pp.513-527, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11850,197 +11838,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Bon and Christian P. Robert’s contribution to the Discussion of ‘Safe testing’ by Grünwald, de Heide, and Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1143-1145. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssb/qkae070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert and Joshua Bon’s contribution to the Discussion of ‘Safe testing’ by Grünwald, de Heide, and Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joshua Bon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1156-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssb/qkae072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...101 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12050,4137 +12038,4137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prequential posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Sinha-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreya Sinha-Roy</w:t>
+                <w:t xml:space="preserve">Richard G. Everitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G. Everitt</w:t>
+                <w:t xml:space="preserve">Ritabrata Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Bayesian deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Sinha Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Everitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritabrata Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insufficient Gibbs Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence estimation in finite and infinite mixture models and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Bayes: From Then 'Til Now 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living on the Edge: An Unified Approach to Antithetic Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Casarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu V. Craiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Frattarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average of Recentered Parallel MCMC for Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coordinate Sampler: A Non-Reversible Gibbs-like MCMC Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Adrien Hairault</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some comments about A Bayesian criterion for singular models by M. Drton and M. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David T. Frazier</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faster Hamiltonian Monte Carlo by Learning Leapfrog Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallelising MCMC via Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Changye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Frattarolo</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly informative reparameterisations for location-scale mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some discussions on the Read Paper &amp;quot;Beyond subjective and objective in statistics&amp;quot; by A. Gelman and C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Jewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Properties of Approximate Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffreys priors for mixture estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference in generative models using the Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Bernton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing hypotheses via a mixture estimation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-informative reparameterisations for location-scale mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation: a perspective on the current state, and sampling backwards and forwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Latuszyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting about Selecting Noninformative Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Average of Recentered Parallel MCMC for Big Data</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating Metropolis-Hastings algorithms: Delayed acceptance with prefetching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient learning in ABC algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation in Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating statistic appropriateness for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesh Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Some comments about A Bayesian criterion for singular models by M. Drton and M. Plummer</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First moments of the truncated and absolute Student's variates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Monte Carlo Methods with R Solutions to Odd-Numbered Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not only defended but also applied&amp;quot;: A look back at Feller's take on Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On computational tools for Bayesian data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About incoherent inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Bayesian Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact Bayesian Analysis of Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Convergence Properties of the Data Augmentation Algorithm with an Application to Bayesian Mixture Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Hobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivekananda Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Some discussions on the Read Paper &amp;quot;Beyond subjective and objective in statistics&amp;quot; by A. Gelman and C. Hennig</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of truncated normal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Julie Josse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational methods for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo Methods in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the relevance of the Bayesian approach to Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo Methods in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Core: The Complete Solution Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A History of Markov Chain Monte Carlo--Subjective Recollections from Incomplete Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clara Grazian</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation for statistical models with intractable normalizing constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Atchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...2589 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16190,422 +16178,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews, Summer 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Reviews, Summer 2013</w:t>
+                <w:t xml:space="preserve">Des spécificités de l'approche bayésienne et de ses justifications en statistique inférentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780471v1</w:t>
+                <w:t xml:space="preserve">hal-00870124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des spécificités de l'approche bayésienne et de ses justifications en statistique inférentielle</w:t>
+                <w:t xml:space="preserve">Book reviews, Spring 2013 . Special issue on George Casella's books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Li Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Strawderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles of Uncertainty, by J.B. Kadane: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Wasserman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00659915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId438"/>
+      <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16752,51 +16740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mckimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Pollock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10423-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Andral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehtari Aki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelman Andrew" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivula Tuomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyl&#228;nki Pasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clart&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaa090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blakeley Mcshane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tackett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00031305.2018.1527253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changye Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P.M. Mccabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapree Maneesoonthorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1552154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Bernton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579592" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Eun Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tawn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grazian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302721" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbv005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Drovandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Moores" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9525-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof &#321;atuszy&#324;ski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Cano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Masiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA942C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yasir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Azhar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2015.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WM7RDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6HCSZ15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322995111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L Mengersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208827110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9298-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.726567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.752298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.668470" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cornuet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Pillai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102900108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9189-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H. Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.10167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2010.00129.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_5.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNRXDZTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_4.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNH31J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS838" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_7.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X35BQ78B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-STS352A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_6.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-791X4218-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_1.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8NLTC1S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911260107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-BA601" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beaumont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asp052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00626.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6SN46S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05441620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168489v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Thin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Janati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541565" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943314v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fr&#252;hwirth-Schnatter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Casella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1441915753" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2275-1.c008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_19" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912194v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Changye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42553-1_4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961077v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae070" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430738v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae072" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430737v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha-Roy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Everitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dutta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha Roy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Everitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389774v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912152v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hairault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911805v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael M. Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Frazier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912159v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu V. Craiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968787v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968770v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393276v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517563v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517556v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Martin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517550v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517681v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Green" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Latuszyski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067924v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067920v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Banterle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596299v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656867v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450405v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473019v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494358v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436551v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Hobert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431310v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408203v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wraith" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412639v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415940v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311793v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Atchade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780471v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762823v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Meng" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Strawderman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Wasserman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mckimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Pollock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10423-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Andral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clart&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaa090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehtari Aki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelman Andrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivula Tuomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyl&#228;nki Pasi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blakeley Mcshane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tackett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00031305.2018.1527253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changye Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P.M. Mccabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapree Maneesoonthorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1552154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Bernton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Eun Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tawn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grazian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302721" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbv005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Drovandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Moores" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9525-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof &#321;atuszy&#324;ski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Cano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Masiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA942C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yasir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Azhar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2015.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WM7RDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322995111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6HCSZ15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L Mengersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208827110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9298-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.726567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.752298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.668470" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cornuet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Pillai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102900108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9189-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H. Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.10167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2010.00129.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_5.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNRXDZTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_4.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNH31J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_7.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X35BQ78B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS838" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-STS352A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_6.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-791X4218-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_1.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8NLTC1S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911260107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-BA601" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beaumont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asp052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00626.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05441620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168489v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Thin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Janati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541565" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276489v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fr&#252;hwirth-Schnatter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Casella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1441915753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2275-1.c008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_19" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912194v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Changye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42553-1_4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961077v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409281v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430739v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae070" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae072" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha-Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Everitt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dutta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430731v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha Roy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Everitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389774v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hairault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911805v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael M. Martin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Frazier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912159v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu V. Craiu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968782v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393276v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517556v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517550v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517681v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253398v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113421v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Green" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Latuszyski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Banterle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450405v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596302v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473019v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450404v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436551v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Hobert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Roy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431310v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408203v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wraith" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412639v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421003v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415940v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311793v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274615v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Atchade" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780471v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870124v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762823v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Meng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Strawderman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Wasserman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>