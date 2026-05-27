--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -257,352 +257,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generalized Poisson difference autoregressive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Carallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Casarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.1359-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The importance Markov Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Andral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.2-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insufficient Gibbs sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), pp.126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-024-10423-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430727v1</w:t>
-              </w:r>
-[...219 lines deleted...]
-                <w:t xml:space="preserve">hal-03912132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A special issue on Bayesian Inference: Challenges, Perspective, and Prospects</w:t>
               </w:r>
@@ -868,8731 +868,8731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expectation Propagation as a Way of Life: A Framework for Bayesian Inference on Partitioned Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehtari Aki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelman Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivula Tuomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jylänki Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.1-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Component-wise approximate Bayesian computation via Gibbs-like steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Clarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stoehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (3), pp.591-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biomet/asaa090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model misspecification in approximate Bayesian computation: consequences and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (2), pp.421-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">10 Great Ideas About Chance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961101v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatics of Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.60-62. </w:t>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.59-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxiliary Likelihood-Based Approximate Bayesian Computation in State Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan P.M. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579591⟩</w:t>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worapree Maneesoonthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2018.1552154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Surprises in Probability–Seventeen Short Stories</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical Bayesian Inference: A Primer for Physical ScientistsCoryn A. L.Bailer‐JonesCambridge University Press, 2017, x + 295 pages, £69.99, hardcover ISBN 978‐1‐316‐64221‐4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (1), pp.182-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/insr.12318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let the Evidence Speak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Bouncy Particle Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Methods for Numerical Analysis with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.63-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beauty of Mathematics in Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.47-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is that a big number?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABC random forests for Bayesian parameter inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ribatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.1720-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337189v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent Random Sampling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.62-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian computation with the Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Bernton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (2), pp.235-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 Great Ideas About Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.60-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprises in Probability–Seventeen Short Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.51-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandon Statistical Significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blakeley Mcshane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Tackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Statistician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (sup1), pp.235-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00031305.2018.1527253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Practical Bayesian Inference: A Primer for Physical ScientistsCoryn A. L.Bailer‐JonesCambridge University Press, 2017, x + 295 pages, £69.99, hardcover ISBN 978‐1‐316‐64221‐4</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating MCMC algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Tawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e1435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffreys priors for mixture estimation: Properties and alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly Informative Reparameterizations for Location-Scale Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.836-848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonparametric Bayesian Clay for Robust Decision Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Principled and Practical Are Penalised Complexity Priors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superintelligence: Paths, Dangers, Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.42-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Rethinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.40-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Vie Brève (One Hundred Twenty-One Days)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.40-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2017.1302721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6), pp.859 - 866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Small Effects in Exercise and Sports Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Drovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0147311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on: Reflections on the Probability Space Induced by Moment Conditions with Implications for Bayesian Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jjfinec/nbv005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expected demise of the Bayes factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion on the paper of Gerber and Chopin &amp;quot;Quasi Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation: a summary of the current state, and samples backwards and forwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Łatuszyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.835-862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective Bayesian hypothesis testing in binomial regression models with integral prior distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.2013.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on Article by Dawid and Musio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illaria Masiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.511-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-BA942C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the gut microbiota of people in France and Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (e153), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nutd.2015.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-processing for approximate Bayesian computation in image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew T. Moores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Drovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-014-9525-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Jeffreys-Lindley's paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (2), pp.216-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/675729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 87 (1), pp.182-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/insr.12318⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/insr.12040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Let the Evidence Speak</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the thick disc formation scenario of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Czekaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 569, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">discussion of the paper &amp;quot;Bayesian measures of model complexity and fit&amp;quot; by D. Spiegelhalter et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (3), pp.492-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revised evidence for statistical standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (19), pp.E1936-E1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1322995111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevant statistics for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesh S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (5), pp.833-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation via empirical likelihood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.1321-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208827110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In praise of the referee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBA Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error and Inference: an outsider stand on a frequentist philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (3), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-012-9298-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Summer 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.49-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606601⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.726567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christian Robert</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9288-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Frazier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567240v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Reviews (Spring 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.685375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Fall 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.752298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Winter 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2012.668470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Multiple Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.798-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2011.00756.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularization in regression: comparing Bayesian and frequentist methods in a poorly informative situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Anbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.477-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-BA716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of demo-genetic model probabilities with Approximate Bayesian Computation using linear discriminant analysis on summary statistics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.846-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03153.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparison of the Bayesian and frequentist approaches to estimation by Francisco J. Samaniego: A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.117-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00134_4.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An attempt at reading Keynes' Treatise on Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2010.00129.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Handbook of Statistical Analyses Using R, Second Edition by Brian S. Everitt, Torsten Hothorn: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.276-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_5.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Fall 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vanilla Rao–Blackwellization of Metropolis–Hastings algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.261-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOS838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Model Selection and Statistical Modeling by Tomohiro Ando: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.120-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00134_7.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Is Bayes Posterior just Quick and Dirty Confidence?&amp;quot; by D. A. S. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-STS352A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence and Evolution: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.130-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Decision Analysis: Principles and Practice by Jim Q. Smith: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.272-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_1.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Series: Modeling, Computation, and Inference by Raquel Prado, Mike West: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.277-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-5823.2011.00149_6.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E. Gentle: Computational statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-010-9189-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using parallel computation to improve Independent Metropolis--Hastings based estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.10167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of confidence in approximate Bayesian computation model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (37), pp.15112-15117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1102900108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On resolving the Savage–Dickey paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-EJS564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Search for Certainty: a critical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05 (02), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-BA601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model choice versus model criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.E5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0911260107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABC methods for model choice in Gibbs random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (3-4), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on: Natural Induction: An Objective Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian reassessment of nearest-neighbour classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cucala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Titterington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (485), pp.263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2009.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00143783v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.141-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.023507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.023507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (4), pp.983-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asp052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited: a reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284REJ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemplating Evidence: properties, extensions of, and alternatives to Nested Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97, pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of adaptive mixtures of importance sampling schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18,, pp.447-459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'article de N. Vayatis &amp;quot;Bayésiens contre fréquentistes, un faux débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 424, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of the Editors - 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 82 (2), pp.421-444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssb.12356⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Volume 70 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2007.00626.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximating the marginal likelihood in mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indian Bayesian Society Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, V (1), pp.2-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk agents more optimistic? A Bayesian estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jae.1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Beauty of Mathematics in Computer Science</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some difficulties with a posterior probability approximation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1606598⟩</w:t>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-BA316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pragmatics of Uncertainty</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Sure independence screening for ultra-high dimensional feature space&amp;quot; by Fan and Lv.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.59-59. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (5), pp.901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterated importance sampling in missing data problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09332480.2019.1579590⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (12), pp.3386-3404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Worapree Maneesoonthorn</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection bayésienne de variables en régression linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (1), pp.59-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077857v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (3), pp.1-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 13 (4), pp.907-929</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5797 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Convergence of the Monte Carlo Maximum Likelihood Method for Latent Variable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kilbinger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...1559 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,103 +9899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Computation using Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validating and Expanding Approximate Bayesian Computation Methods (17w5025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banff International Research Station for Mathematical Innovation and Discovery (BIRS). MEX., Feb 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10020,51 +10020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffreys’ Priors for Mixture Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10111,51 +10111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical likelihood for Bayesian inference in population genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10232,51 +10232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10353,51 +10353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10467,64 +10467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10555,64 +10555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, pp.1-536, 2018, Chapman &amp; Hall/CRC Handbooks of Modern Statistical Methods, 9781498763813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10630,51 +10630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian essentials with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10789,51 +10789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Core: A practical approach to computational Bayesian statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11000,64 +11000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Generalized Poisson Model for Cyber Risk Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Carallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Casarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.123-128, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11208,51 +11208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11337,90 +11337,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Solutions for Bayesian Inference in Mixture Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertraud Malsiner-Walli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mixture Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11445,51 +11445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Selection for Mixture Models-Perspectives and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Frühwirth-Schnatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11648,51 +11648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference and computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11734,51 +11734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance sampling methods for Bayesian discrimination between embedded models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11846,4754 +11846,4842 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert and Joshua Bon’s contribution to the Discussion of ‘Safe testing’ by Grünwald, de Heide, and Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1156-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssb/qkae072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joshua Bon and Christian P. Robert’s contribution to the Discussion of ‘Safe testing’ by Grünwald, de Heide, and Koolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1143-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jrsssb/qkae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430739v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-05430738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal Sampling for Kernel Quadrature on Unbounded Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Bandoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prequential posteriors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Sinha-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Everitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritabrata Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G. Everitt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">hal-05430737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Bayesian deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Sinha Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Everitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritabrata Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insufficient Gibbs Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence estimation in finite and infinite mixture models and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Bayes: From Then 'Til Now 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living on the Edge: An Unified Approach to Antithetic Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Casarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu V. Craiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Frattarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some comments about A Bayesian criterion for singular models by M. Drton and M. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Luciano</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faster Hamiltonian Monte Carlo by Learning Leapfrog Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coordinate Sampler: A Non-Reversible Gibbs-like MCMC Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallelising MCMC via Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Changye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average of Recentered Parallel MCMC for Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changye Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Properties of Approximate Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffreys priors for mixture estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference in generative models using the Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Bernton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weakly informative reparameterisations for location-scale mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some discussions on the Read Paper &amp;quot;Beyond subjective and objective in statistics&amp;quot; by A. Gelman and C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Jewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing hypotheses via a mixture estimation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-informative reparameterisations for location-scale mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation: a perspective on the current state, and sampling backwards and forwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Latuszyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting about Selecting Noninformative Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating Metropolis-Hastings algorithms: Delayed acceptance with prefetching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient learning in ABC algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating statistic appropriateness for Bayesian model choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesh Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First moments of the truncated and absolute Student's variates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Average of Recentered Parallel MCMC for Big Data</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On computational tools for Bayesian data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not only defended but also applied&amp;quot;: A look back at Feller's take on Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About incoherent inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Bayesian Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact Bayesian Analysis of Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Monte Carlo Methods with R Solutions to Odd-Numbered Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of truncated normal variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Some discussions on the Read Paper &amp;quot;Beyond subjective and objective in statistics&amp;quot; by A. Gelman and C. Hennig</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational methods for Bayesian model choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo Methods in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the relevance of the Bayesian approach to Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo Methods in Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Core: The Complete Solution Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gael Martin</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Convergence Properties of the Data Augmentation Algorithm with an Application to Bayesian Mixture Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Hobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivekananda Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clara Grazian</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian computation for statistical models with intractable normalizing constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Atchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A History of Markov Chain Monte Carlo--Subjective Recollections from Incomplete Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...2542 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311793v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00274615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Reviews, Summer 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des spécificités de l'approche bayésienne et de ses justifications en statistique inférentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book reviews, Spring 2013 . Special issue on George Casella's books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Li Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Strawderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Li Meng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00762823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles of Uncertainty, by J.B. Kadane: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book reviews, Winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16740,51 +16828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mckimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Pollock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10423-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Andral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clart&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaa090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehtari Aki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelman Andrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivula Tuomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyl&#228;nki Pasi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blakeley Mcshane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tackett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00031305.2018.1527253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changye Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P.M. Mccabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapree Maneesoonthorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1552154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Bernton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Eun Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tawn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grazian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302721" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbv005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Drovandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Moores" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9525-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof &#321;atuszy&#324;ski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Cano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Masiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA942C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yasir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Azhar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2015.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WM7RDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322995111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6HCSZ15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L Mengersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208827110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9298-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.726567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.752298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.668470" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cornuet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Pillai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102900108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9189-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H. Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.10167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2010.00129.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_5.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNRXDZTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_4.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNH31J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_7.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X35BQ78B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS838" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-STS352A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_6.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-791X4218-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_1.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8NLTC1S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911260107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-BA601" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beaumont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asp052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00626.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05441620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168489v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Thin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Janati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541565" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276489v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fr&#252;hwirth-Schnatter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Casella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1441915753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2275-1.c008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_19" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912194v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Changye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42553-1_4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961077v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409281v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430739v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae070" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae072" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha-Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Everitt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dutta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430731v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha Roy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Everitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389774v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hairault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911805v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael M. Martin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Frazier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912159v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu V. Craiu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968782v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393276v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517556v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517550v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517681v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253398v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113421v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Green" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Latuszyski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Banterle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450405v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596302v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473019v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450404v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436551v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Hobert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Roy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431310v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408203v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wraith" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412639v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421003v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415940v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311793v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274615v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Atchade" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780471v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870124v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762823v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Meng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Strawderman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Wasserman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mckimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Pollock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.11.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Andral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104316" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10423-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehtari Aki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelman Andrew" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivula Tuomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyl&#228;nki Pasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clart&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaa090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961101v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frazier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579590" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P.M. Mccabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapree Maneesoonthorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1552154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changye Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606599" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606598" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579592" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Bernton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1579591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2019.1606603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blakeley Mcshane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tackett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00031305.2018.1527253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tawn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grazian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Eun Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith J. Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS603" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302723" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2017.1302721" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Drovandi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbv005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Green" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof &#321;atuszy&#324;ski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salmeron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Cano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.338" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Masiani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA942C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yasir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bibi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Azhar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2015.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Moores" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9525-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WM7RDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12062" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6HCSZ15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322995111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L Mengersen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208827110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9298-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.726567" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.752298" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.668470" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_4.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNH31J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2010.00129.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_5.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNRXDZTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636655v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375377v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOS838" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00134_7.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X35BQ78B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-STS352A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_1.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8NLTC1S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2011.00149_6.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-791X4218-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9189-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567242v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H. Smith" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.10167" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596300v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cornuet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Pillai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102900108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-BA601" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911260107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beaumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asp052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00626.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05441620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168489v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Thin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Janati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541565" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276489v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fr&#252;hwirth-Schnatter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Casella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1441915753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2275-1.c008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_19" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912194v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Changye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42553-1_4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961077v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409281v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae072" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430739v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae070" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613069v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bandoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430737v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha-Roy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Everitt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dutta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430731v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Sinha Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Everitt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389774v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912152v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hairault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911805v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael M. Martin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Frazier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912159v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu V. Craiu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393276v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968782v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517556v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517565v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517563v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517681v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253398v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Green" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Latuszyski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067924v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Banterle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656867v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596302v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473019v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494358v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567241v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450405v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431310v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408203v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wraith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412639v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421003v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415940v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436551v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Hobert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Roy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Atchade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311793v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780471v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870124v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762823v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Meng" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Strawderman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Wasserman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>