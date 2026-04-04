--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -872,806 +872,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457736v1</w:t>
+                <w:t xml:space="preserve">hal-03467360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
+                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.122631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805630v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stena Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+                <w:t xml:space="preserve">Su Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Scudiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705956v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
+                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707352v1</w:t>
+                <w:t xml:space="preserve">hal-03705956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
+                <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.106369. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467360v1</w:t>
+                <w:t xml:space="preserve">hal-03707352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birnessite: A New Oxidant for Green Rust Formation</w:t>
               </w:r>
@@ -1683,51 +1683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,330 +1915,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508093v1</w:t>
+                <w:t xml:space="preserve">hal-01999508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999508v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,978 +2443,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Etique</w:t>
+                <w:t xml:space="preserve">D. Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898888v1</w:t>
+                <w:t xml:space="preserve">hal-02000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kpannieu</w:t>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coulibaly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000244v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetite and Green Rust: Synthesis, Properties, and Environmental Applications of Mixed-Valent Iron Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Orsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (7), pp.3251-3304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 248, pp.18 - 25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite as a precursor for green rust through the hydrogenotrophic activity of the iron-reducing bacteria Shewanella putrefaciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Etique</w:t>
+                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. P. A. Jorand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12170⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01504772v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetite as a precursor for green rust through the hydrogenotrophic activity of the iron-reducing bacteria Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Naille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">M. Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. P. A. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.237-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898900v1</w:t>
+                <w:t xml:space="preserve">hal-01504772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning and Investigating the Structure of MII-FeIII Layered Double Hydroxides (MII = NiII, CoII and MgII) in Relation to their Composition: From Synthesis to Anionic Exchange Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mallet</w:t>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Naille</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86, pp.168-177. </w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.169-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1877944105666150420235630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188228v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter layer interaction in Ca-Fe layered double hydroxides intercalated with nitrate and chloride species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muayad Al-Jaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,2964 +3479,2977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and Investigating the Structure of MII-FeIII Layered Double Hydroxides (MII = NiII, CoII and MgII) in Relation to their Composition: From Synthesis to Anionic Exchange Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Naille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944105666150420235630⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507496v1</w:t>
+                <w:t xml:space="preserve">hal-01188228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Differential Nanoscale Reactivity of Biologically and Chemically Formed Green Rust Crystals Investigated by Chemical Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (11), pp.5978-5987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp500462r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reduction by mixed iron(II-III) hydroxycarbonate green rust in the presence of phosphate anions: The key parameters influencing the ammonium selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.29-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic Process for Fe(II) Oxidation and Green Rust Mineralization Driven by a Heterotrophic Nitrate Reducing Bacteria (Klebsiella mobilis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (7), pp.3742-3751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es403358v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00916657v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Hanna</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119705v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of hydrocarbon contamination under flow through conditions by using magnetite catalyzed chemical oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.22-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-012-1016-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Hydrolysis of mixed Ni2+–Fe3+ and Mg2+–Fe3+ solutions and mechanism of formation of layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.852135⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (44), pp.940 - 950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51521d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497919v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of mixed Ni2+–Fe3+ and Mg2+–Fe3+ solutions and mechanism of formation of layered double hydroxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4), pp.1031-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.852135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt51521d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01501463v1</w:t>
+                <w:t xml:space="preserve">hal-01497919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of phosphate adsorption onto ferrihydrite by X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 407, pp.95-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mallet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 384 (1), pp.121 - 127. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795606v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384 (1), pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878582v1</w:t>
+                <w:t xml:space="preserve">hal-01795606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rust formation controls nutrient availability in a ferruginous water column</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32959.1⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210478v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green rust formation controls nutrient availability in a ferruginous water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Benning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fowle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (7), pp.599-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32959.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878576v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878568v1</w:t>
+                <w:t xml:space="preserve">hal-00721546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721546v1</w:t>
+                <w:t xml:space="preserve">hal-00878568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Fenton-like oxidation and mineralization of phenol using synthetic Fe(II)-Fe(III) green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangoua Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-009-0148-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945595v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenton-like oxidation and mineralization of phenol using synthetic Fe(II)-Fe(III) green rusts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-009-0148-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00919743v1</w:t>
+                <w:t xml:space="preserve">hal-01945595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75, pp.212-219. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899757v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangoua Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Naille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruby Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75, pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenite sequestration at the surface of nano-Fe(OH)2, ferrous-carbonate hydroxide, and green-rust after bioreduction of arsenic-sorbed lepidocrocite by Shewanella putrefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,2460 +6532,2460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
+                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.953-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524159v1</w:t>
+                <w:t xml:space="preserve">hal-00522806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 181 (9), pp.2285-2291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (1), pp.40-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of ferric green rust and ferrihydrite coated sand: Role of synthesis routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Blumers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (10), pp.1342-1351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of Fe(II)Fe(III) (oxy)hydroxycarbonate green rust compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3-4), pp.323-328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mullet</w:t>
+                <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 181 (1), pp.81 - 89. </w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (1), pp.51 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490450601134325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01827798v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+                <w:t xml:space="preserve">Y. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (1), pp.51 - 64. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (1), pp.81 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490450601134325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848681v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of ferric green rust by Shewanella putrefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (5), pp.515-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2007.02225.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Génin</w:t>
+                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.420-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945883v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fauth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953200v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1016-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01953010v1</w:t>
+                <w:t xml:space="preserve">hal-01953200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortot</w:t>
+                <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 166 (1-4), pp.391-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01953056v1</w:t>
+                <w:t xml:space="preserve">hal-01945883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandan Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945893v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fougerite and FeII–III hydroxycarbonate green rust; ordering, deprotonation and/or cation substitution; structure of hydrotalcite-like compounds and mythic ferrosic hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (5), pp.545-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gehin</w:t>
+                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959303v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bocher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J- M. R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959394v1</w:t>
+                <w:t xml:space="preserve">hal-01959303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprecipitation of Fe(II) and Fe(III) cations in sulphated aqueous medium and formation of hydroxysulphate green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (7), pp.1055-1062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1293-2558(03)00121-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (1), pp.61-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(01)01219-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8983,176 +8995,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide based on Mn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divalent metal release and antibacterial effects of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9161,244 +9173,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of surface interactions in the antibacterial activity of layered double hydroxides by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the physico-chemical parameters that influence the dissolution of antimicrobial layered double hydroxides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9407,702 +9419,702 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème colloque annuel du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D E Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adsorption des ions phosphates en réacteurs batch et colonne par du schiste ardoisier de côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conférence de Physique-Chimie CPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of mineralogical transformations of ferric oxides into magnetite by Mössbauer spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.481 - 487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion Mössbauer analysis of the in situ oxidation products hydroxycarbonate green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moulin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the applications of the Mössbauer Effects (ICAME 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. pp.1;5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10112,154 +10124,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectrométrie Mössbauer d’un oxy-hydroxyde ferrique mono-feuillet et de ses minéraux connexes: évidence d’un désordre structural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Z Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H C. B Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème journée du Groupe Francophone de Spectrométrie Mössbauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beni Mellal, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10269,147 +10281,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a New Monometallic Manganese Layered Double Hydroxide with Unique Redox Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10419,143 +10431,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of ammonium with birnessite: Evidence of a chemical and structural transformation in alkaline aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS Université de Lorraine. 2018, pp.543 - 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10565,114 +10577,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, caractérisation et intéraction avec l'eau de couches minces d'oxyde de fer déposées sur Cu(111), MgO(001) et Al2O3(-1012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1997NAN10280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10740,51 +10752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC98F516"/>
+    <w:nsid w:val="8825112C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10971,51 +10983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ruby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9156-6338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029819385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Byrne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orsetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00224" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. A. Jorand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H34N4WSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al-Jaberi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.08.064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8S6RCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51521d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0148-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV92RQ5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747551v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10280" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ruby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9156-6338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029819385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Byrne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orsetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. A. Jorand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12170" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H34N4WSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al-Jaberi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.08.064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8S6RCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51521d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0148-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV92RQ5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10280" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>