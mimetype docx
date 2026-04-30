--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -474,373 +474,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nanoscale adhesion forces between the fungal pathogen Candida albicans and antimicrobial zinc-based layered double hydroxides using single-cell and single-particle force spectroscopies</w:t>
+                <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazia Awassa</w:t>
+                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Soulé</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (3), pp.1171-1184. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 703, pp.135409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR06027F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443296v1</w:t>
+                <w:t xml:space="preserve">hal-04794280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
+                <w:t xml:space="preserve">Understanding the nanoscale adhesion forces between the fungal pathogen Candida albicans and antimicrobial zinc-based layered double hydroxides using single-cell and single-particle force spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavian Besson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 703, pp.135409. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.1171-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR06027F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794280v2</w:t>
+                <w:t xml:space="preserve">hal-04443296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.111066. </w:t>
@@ -872,888 +872,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Soulé</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.122631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467360v1</w:t>
+                <w:t xml:space="preserve">hal-03457736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stena Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Scudiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457736v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Scudiero</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329171v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805630v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705956v1</w:t>
+                <w:t xml:space="preserve">hal-03707352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707352v1</w:t>
+                <w:t xml:space="preserve">hal-03467360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birnessite: A New Oxidant for Green Rust Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (17), pp.3777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Bendix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 580, pp.660-668. </w:t>
@@ -1915,831 +1915,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
+                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
+                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999508v1</w:t>
+                <w:t xml:space="preserve">hal-02508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508093v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
+                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hella Boumaiza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Renard</w:t>
+                <w:t xml:space="preserve">Zhou Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+                <w:t xml:space="preserve">Knud Dideriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Kervern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Frederick Marc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131824v1</w:t>
+                <w:t xml:space="preserve">hal-02000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Yin</w:t>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knud Dideriksen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Marc Michel</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272, pp.234-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000218v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
+                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kpannieu</w:t>
+                <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coulibaly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000244v1</w:t>
+                <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">D. Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01898888v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetite and Green Rust: Synthesis, Properties, and Environmental Applications of Mixed-Valent Iron Minerals</w:t>
               </w:r>
@@ -2859,90 +2859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,722 +2983,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetite as a precursor for green rust through the hydrogenotrophic activity of the iron-reducing bacteria Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Naille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">M. Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. P. A. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.237-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898900v1</w:t>
+                <w:t xml:space="preserve">hal-01504772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite as a precursor for green rust through the hydrogenotrophic activity of the iron-reducing bacteria Shewanella putrefaciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Etique</w:t>
+                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. P. A. Jorand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12170⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01504772v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and Investigating the Structure of MII-FeIII Layered Double Hydroxides (MII = NiII, CoII and MgII) in Relation to their Composition: From Synthesis to Anionic Exchange Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Naille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944105666150420235630⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507496v1</w:t>
+                <w:t xml:space="preserve">hal-01188228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter layer interaction in Ca-Fe layered double hydroxides intercalated with nitrate and chloride species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muayad Al-Jaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1102, pp.253-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning and Investigating the Structure of MII-FeIII Layered Double Hydroxides (MII = NiII, CoII and MgII) in Relation to their Composition: From Synthesis to Anionic Exchange Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mallet</w:t>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Naille</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86, pp.168-177. </w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.169-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1877944105666150420235630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188228v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Differential Nanoscale Reactivity of Biologically and Chemically Formed Green Rust Crystals Investigated by Chemical Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3749,103 +3749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reduction by mixed iron(II-III) hydroxycarbonate green rust in the presence of phosphate anions: The key parameters influencing the ammonium selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3891,90 +3891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic Process for Fe(II) Oxidation and Green Rust Mineralization Driven by a Heterotrophic Nitrate Reducing Bacteria (Klebsiella mobilis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4019,346 +4019,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Usman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4), pp.1031-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.852135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119705v1</w:t>
+                <w:t xml:space="preserve">hal-01497919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+                <w:t xml:space="preserve">Hydrolysis of mixed Ni2+–Fe3+ and Mg2+–Fe3+ solutions and mechanism of formation of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Usman</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (44), pp.940 - 950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51521d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916657v1</w:t>
+                <w:t xml:space="preserve">hal-01501463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of hydrocarbon contamination under flow through conditions by using magnetite catalyzed chemical oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4381,295 +4369,307 @@
                 <w:t xml:space="preserve">⟨10.1007/s11356-012-1016-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of mixed Ni2+–Fe3+ and Mg2+–Fe3+ solutions and mechanism of formation of layered double hydroxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt51521d⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501463v1</w:t>
+                <w:t xml:space="preserve">hal-00916657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497919v1</w:t>
+                <w:t xml:space="preserve">hal-01119705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of phosphate adsorption onto ferrihydrite by X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,561 +4791,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green rust formation controls nutrient availability in a ferruginous water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Benning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fowle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (7), pp.599-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32959.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878576v1</w:t>
+                <w:t xml:space="preserve">hal-03210478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mallet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795606v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384 (1), pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878582v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rust formation controls nutrient availability in a ferruginous water column</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32959.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03210478v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
               </w:r>
@@ -5370,64 +5370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
@@ -5465,103 +5465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5601,1410 +5601,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721546v1</w:t>
+                <w:t xml:space="preserve">hal-00878568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878568v1</w:t>
+                <w:t xml:space="preserve">hal-00721546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenton-like oxidation and mineralization of phenol using synthetic Fe(II)-Fe(III) green rusts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiangoua Kone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">J-M Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (1), pp.124-134. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-009-0148-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919743v1</w:t>
+                <w:t xml:space="preserve">hal-01945595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Fenton-like oxidation and mineralization of phenol using synthetic Fe(II)-Fe(III) green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangoua Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-009-0148-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Naille</w:t>
+                <w:t xml:space="preserve">Tiangoua Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75, pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524159v1</w:t>
+                <w:t xml:space="preserve">hal-01899757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.953-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899757v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenite sequestration at the surface of nano-Fe(OH)2, ferrous-carbonate hydroxide, and green-rust after bioreduction of arsenic-sorbed lepidocrocite by Shewanella putrefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73, pp.1359-1381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Varsha Khare</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74, pp.953-966. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522806v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945779v1</w:t>
+                <w:t xml:space="preserve">hal-01945787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Rusch</w:t>
+                <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michela Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (1), pp.40-49. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (9), pp.2285-2291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945787v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of ferric green rust and ferrihydrite coated sand: Role of synthesis routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7119,64 +7119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of Fe(II)Fe(III) (oxy)hydroxycarbonate green rust compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3-4), pp.323-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7216,316 +7216,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+                <w:t xml:space="preserve">M. Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490450601134325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (1), pp.81 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848681v1</w:t>
+                <w:t xml:space="preserve">hal-01827798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (1), pp.51 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490450601134325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01827798v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of ferric green rust by Shewanella putrefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (5), pp.515-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7553,779 +7553,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Géhin</w:t>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.420-432. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 166 (1-4), pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953056v1</w:t>
+                <w:t xml:space="preserve">hal-01945883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Géhin</w:t>
+                <w:t xml:space="preserve">Michel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aissa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1016-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945893v1</w:t>
+                <w:t xml:space="preserve">hal-01953200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandan Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953200v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Génin</w:t>
+                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.420-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945883v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.402-419. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953010v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fougerite and FeII–III hydroxycarbonate green rust; ordering, deprotonation and/or cation substitution; structure of hydrotalcite-like compounds and mythic ferrosic hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8395,384 +8395,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bocher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J- M. R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959394v1</w:t>
+                <w:t xml:space="preserve">hal-01959303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gehin</w:t>
+                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959303v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprecipitation of Fe(II) and Fe(III) cations in sulphated aqueous medium and formation of hydroxysulphate green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8831,64 +8831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,277 +9003,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide based on Mn.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divalent metal release and antibacterial effects of layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coustel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Renard</w:t>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Clay Conference</w:t>
+              <w:t xml:space="preserve">XVII Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065749v1</w:t>
+                <w:t xml:space="preserve">hal-03773835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent metal release and antibacterial effects of layered double hydroxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide based on Mn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Soulé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Clay Conference</w:t>
+              <w:t xml:space="preserve">XVII International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773835v1</w:t>
+                <w:t xml:space="preserve">hal-04065749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of surface interactions in the antibacterial activity of layered double hydroxides by Atomic Force Microscopy</w:t>
               </w:r>
@@ -9298,51 +9298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9380,103 +9380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the physico-chemical parameters that influence the dissolution of antimicrobial layered double hydroxides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème colloque annuel du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
@@ -9499,338 +9499,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
+                <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D E Kpannieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Coulibaly</w:t>
+                <w:t xml:space="preserve">Eude Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">XVI International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737067v1</w:t>
+                <w:t xml:space="preserve">hal-01615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
+                <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">D E Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
+              <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615399v1</w:t>
+                <w:t xml:space="preserve">hal-01737067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adsorption des ions phosphates en réacteurs batch et colonne par du schiste ardoisier de côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conférence de Physique-Chimie CPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9907,51 +9907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.481 - 487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9976,51 +9976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion Mössbauer analysis of the in situ oxidation products hydroxycarbonate green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,51 +10028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moulin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the applications of the Mössbauer Effects (ICAME 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. pp.1;5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10308,90 +10308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a New Monometallic Manganese Layered Double Hydroxide with Unique Redox Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10445,90 +10445,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of ammonium with birnessite: Evidence of a chemical and structural transformation in alkaline aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10591,51 +10591,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, caractérisation et intéraction avec l'eau de couches minces d'oxyde de fer déposées sur Cu(111), MgO(001) et Al2O3(-1012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10752,51 +10752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8825112C"/>
+    <w:nsid w:val="8A7B56CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10983,51 +10983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ruby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9156-6338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029819385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Byrne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orsetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. A. Jorand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12170" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H34N4WSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al-Jaberi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.08.064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8S6RCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51521d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0148-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV92RQ5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10280" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ruby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9156-6338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029819385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Byrne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orsetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. A. Jorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H34N4WSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al-Jaberi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.08.064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8S6RCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51521d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0148-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV92RQ5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10280" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>