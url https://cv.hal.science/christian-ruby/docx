--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1915,831 +1915,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508093v1</w:t>
+                <w:t xml:space="preserve">hal-01999508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999508v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
+                <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Yin</w:t>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knud Dideriksen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Marc Michel</w:t>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000218v1</w:t>
+                <w:t xml:space="preserve">hal-02131824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-technique approach for studying Na triclinic and hexagonal birnessites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+                <w:t xml:space="preserve">Zhou Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+                <w:t xml:space="preserve">Knud Dideriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Frederick Marc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 272, pp.234-243. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131824v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Etique</w:t>
+                <w:t xml:space="preserve">D. Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898888v1</w:t>
+                <w:t xml:space="preserve">hal-02000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kpannieu</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruby</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetite and Green Rust: Synthesis, Properties, and Environmental Applications of Mixed-Valent Iron Minerals</w:t>
               </w:r>
@@ -2859,51 +2859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for the formation of pure birnessite during the oxidation of Mn(II) cations in aqueous alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. P. A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (3), pp.237-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,286 +3233,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter layer interaction in Ca-Fe layered double hydroxides intercalated with nitrate and chloride species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Barthélémy</w:t>
+                <w:t xml:space="preserve">Muayad Al-Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hanna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Naille</w:t>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1102, pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.08.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188228v1</w:t>
+                <w:t xml:space="preserve">hal-01503743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter layer interaction in Ca-Fe layered double hydroxides intercalated with nitrate and chloride species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muayad Al-Jaberi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Naille</w:t>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dossot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Naille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.08.064⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503743v1</w:t>
+                <w:t xml:space="preserve">hal-01188228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning and Investigating the Structure of MII-FeIII Layered Double Hydroxides (MII = NiII, CoII and MgII) in Relation to their Composition: From Synthesis to Anionic Exchange Properties</w:t>
               </w:r>
@@ -3628,51 +3628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Differential Nanoscale Reactivity of Biologically and Chemically Formed Green Rust Crystals Investigated by Chemical Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reduction by mixed iron(II-III) hydroxycarbonate green rust in the presence of phosphate anions: The key parameters influencing the ammonium selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,51 +3891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic Process for Fe(II) Oxidation and Green Rust Mineralization Driven by a Heterotrophic Nitrate Reducing Bacteria (Klebsiella mobilis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,51 +4025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,64 +4573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,427 +4925,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878582v1</w:t>
+                <w:t xml:space="preserve">hal-00878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mallet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795606v1</w:t>
+                <w:t xml:space="preserve">hal-00878582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384 (1), pp.121 - 127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878576v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
               </w:r>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5877,260 +5877,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fenton-like oxidation and mineralization of phenol using synthetic Fe(II)-Fe(III) green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Génin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Tiangoua Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.124-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-009-0148-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945595v1</w:t>
+                <w:t xml:space="preserve">hal-00919743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenton-like oxidation and mineralization of phenol using synthetic Fe(II)-Fe(III) green rusts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-009-0148-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919743v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
               </w:r>
@@ -7216,247 +7216,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mullet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (1), pp.51 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490450601134325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827798v1</w:t>
+                <w:t xml:space="preserve">hal-01848681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (1), pp.81 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490450601134325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of ferric green rust by Shewanella putrefaciens</w:t>
               </w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (5), pp.515-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 166 (1-4), pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8109,51 +8109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8414,51 +8414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9298,51 +9298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9499,338 +9499,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
+                <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">D E Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
+              <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615399v1</w:t>
+                <w:t xml:space="preserve">hal-01737067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
+                <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D E Kpannieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Coulibaly</w:t>
+                <w:t xml:space="preserve">Eude Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">XVI International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737067v1</w:t>
+                <w:t xml:space="preserve">hal-01615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adsorption des ions phosphates en réacteurs batch et colonne par du schiste ardoisier de côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conférence de Physique-Chimie CPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10445,51 +10445,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of ammonium with birnessite: Evidence of a chemical and structural transformation in alkaline aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A7B56CB"/>
+    <w:nsid w:val="F8CD1C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10983,51 +10983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ruby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9156-6338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029819385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Byrne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orsetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. A. Jorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H34N4WSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al-Jaberi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.08.064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8S6RCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51521d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0148-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV92RQ5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10280" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ruby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9156-6338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029819385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02131824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Byrne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orsetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. A. Jorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H34N4WSV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al-Jaberi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.08.064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8S6RCTD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150420235630" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51521d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0148-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV92RQ5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10280" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>