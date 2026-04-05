--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Antimicrobial Resistance in a Small Urban Mediterranean River: A Focus on Endemic Beta-Lactamases in Clinically Relevant Bacteria</w:t>
+                <w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ragot</w:t>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13152010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326557v1</w:t>
+                <w:t xml:space="preserve">hal-03326511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Environmental Antimicrobial Resistance in a Small Urban Mediterranean River: A Focus on Endemic Beta-Lactamases in Clinically Relevant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13152010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326511v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of stormwater control measures on runoff volume and particulate load in urban catchments</w:t>
               </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,1593 +1121,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of bacterial contamination in South France coastal rivers: focus on in-stream processes during low flows and floods</w:t>
+                <w:t xml:space="preserve">Utilisation et qualification d'un débitmètre à effet doppler (ADC) sur une rivière intermittente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Chu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Salles</w:t>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Got</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+                <w:t xml:space="preserve">C. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9900⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.40--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886621v1</w:t>
+                <w:t xml:space="preserve">hal-02046583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et qualification d'un débitmètre à effet doppler (ADC) sur une rivière intermittente.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of bacterial contamination in South France coastal rivers: focus on in-stream processes during low flows and floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rodier</w:t>
+                <w:t xml:space="preserve">Yin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Gayrard</w:t>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (8), pp.3300 - 3313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046583v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial variability of organotins in an intermittent Mediterranean river</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal trends in water quality in a Mediterranean temporary river impacted by sewage effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brunel</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Salles</w:t>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 128, pp.173 - 181. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185 (3), pp.2517 - 2534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-012-2728-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928827v1</w:t>
+                <w:t xml:space="preserve">hal-01903350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal and spatial variability of organotins in an intermittent Mediterranean river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouvy</w:t>
+                <w:t xml:space="preserve">V. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Floc'H</w:t>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 113, pp.192 - 204. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.173 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903339v1</w:t>
+                <w:t xml:space="preserve">hal-01928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of microbial planktonic food web components during a river flash flood in a Mediterranean coastal lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pecqueur</w:t>
+                <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Vidussi</w:t>
+                <w:t xml:space="preserve">M. Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fouilland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">E. Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-011-0745-x⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.192 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02105434v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability of protein patterns in saliva of healthy adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of microbial planktonic food web components during a river flash flood in a Mediterranean coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vidussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Quintana</w:t>
+                <w:t xml:space="preserve">Emilie Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercédès Quintana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 673 (1), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-011-0745-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454652v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient load modelling during floods in intermittent rivers: An operational approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Inter-individual variability of protein patterns in saliva of healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercédès Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (5), pp.822-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517787v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and quantification of nitrogen inputs into a coastal lagoon: Application to the Thau lagoon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient load modelling during floods in intermittent rivers: An operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.768 - 781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.07.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575634v1</w:t>
+                <w:t xml:space="preserve">hal-01517787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origins and quantification of nitrogen inputs into a coastal lagoon: Application to the Thau lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 193 (1-2), pp.19 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinetic energy of rain and its functional relationship with intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Poesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sempere-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 257 (1-4), pp.256 - 270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-1694(01)00555-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIMP'22 Désimperméabilisation des zones urbaines pour la protection de la qualité des cours d'eau et de la zone littorale du Golfe d'Aigues-Mortes : efficacité, leviers et freins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
+                <w:t xml:space="preserve">Development of a Methodology for Generalized Reuse Practices Based on Quantitative, Social, and Economic Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; REUSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533096v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de contaminants depuis le bassin versant du Lez vers le littoral. Occupation du sol, conditions hydro-météorologiques et perceptions des citoyens</w:t>
+                <w:t xml:space="preserve">DESIMP'22 Désimperméabilisation des zones urbaines pour la protection de la qualité des cours d'eau et de la zone littorale du Golfe d'Aigues-Mortes : efficacité, leviers et freins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes; OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652146v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines de la contamination microbiologique de l'étang du Prévost. Perspectives de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux de contaminants depuis le bassin versant du Lez vers le littoral. Occupation du sol, conditions hydro-météorologiques et perceptions des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes; OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652148v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de contaminants depuis le bassin versant du Lez vers le littoral : Occupation du sol, conditions hydro-météorologiques et perceptions des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2749,1316 +2925,1277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’OHM Littoral – Golfe d’Aigues-Mortes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral, Sep 2022, Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the vulnerability and the risk of flooding of the most important catchment in the Republic of Djibouti?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+                <w:t xml:space="preserve">Origines de la contamination microbiologique de l'étang du Prévost. Perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jalludin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143132v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de l'origine fécale humaine ou animale de la contamination microbienne des eaux d'un bassin versant et du littoral méditerranéen : aide à la gestion de la contamination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+                <w:t xml:space="preserve">How to assess the vulnerability and the risk of flooding of the most important catchment in the Republic of Djibouti?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golab Moussa Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jalludin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651619v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Dynamics of Microbiological and Chemical Contaminants in an Urban Catchment in South of France: From Field Data Collection to Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Rio</w:t>
+                <w:t xml:space="preserve">Traçage de l'origine fécale humaine ou animale de la contamination microbienne des eaux d'un bassin versant et du littoral méditerranéen : aide à la gestion de la contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling (UDM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047712v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the imperviousness of urban soils: a way of improving the quality of runoff that is struggling to impose itself</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+                <w:t xml:space="preserve">Characterization of the Dynamics of Microbiological and Chemical Contaminants in an Urban Catchment in South of France: From Field Data Collection to Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrological Sciences (IASH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling (UDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA); International Association for Hydro-Environment Engineering and Research (IAHR); Environmental &amp; Water Resources Institute (EWRI); International Environmental Modelling &amp; Software Society (IEMSS); Università degli Studi di Palermo, Sep 2018, Palerme, Italy. pp.682-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800394v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-Lez - Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the imperviousness of urban soils: a way of improving the quality of runoff that is struggling to impose itself</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Association of Hydrological Sciences (IASH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651410v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quali-Lez - Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650379v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824847v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650419v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Chancibault</w:t>
+                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373941v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Almakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4074,534 +4211,668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall changes versus continental catchment input to coastal zones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">twelfth international conference on the mediterranean coastal environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Système d’Observation REC Thau - Recherche en Environnement Côtier de Thau.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mas</w:t>
+                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 10 ans de la station instrumentée MAREL Carnot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091324v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood duration frequency analysis in a changing climate : the methodology applied to Fengle River (Yangtze basin, China)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Système d’Observation REC Thau - Recherche en Environnement Côtier de Thau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Boudet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque des 10 ans de la station instrumentée MAREL Carnot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068774v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flood duration frequency analysis in a changing climate : the methodology applied to Fengle River (Yangtze basin, China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etalonnage de l'intensité et de la microphysique de la pluie produite par un simulateur de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Asseline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cohard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Programme National de Recherche en Hydrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,181 +4882,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regreening urban soils: an approach to improving the quality of rain runoff that is slow to be implemented in Montpellier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-82d1e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies de désimperméabilisation de l'espace urbain pour améliorer la qualité des rejets de temps de pluie : application à la zone côtière du Golfe d'Aigues-Mortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4817,937 +5088,937 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-f58bc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’antibiorésistance dans un petit fleuve urbain en lien avec les conditions hydrologiques et hydrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tache d’Observation BV-Thau, Système d’Observation Recherche en Environnement Côtier de Thau (REC-Thau) poster</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of storms and floods episodes on primary production in an exploited coastal zone (Thau lagoon, south of France): Coupled hydrodynamic-biogeochemistry modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caillibotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournée d'Animation Scientifique et Information OSU OREME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Coast Bordeaux 2017 - Systemic and Biodiversity Evolution of Marine Coastal Ecosystems under the Pressure of Climate Change, Natural and Anthropogenic Local Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112554v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelage d'un seuil de station hydrométrique et continuité hydrologique Compromis entre sensibilité hydrométrique et franchissabilité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Tache d’Observation BV-Thau, Système d’Observation Recherche en Environnement Côtier de Thau (REC-Thau) poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.G Tournoud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ournée d'Animation Scientifique et Information OSU OREME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100341v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storms and floods episodes on primary production in an exploited coastal zone (Thau lagoon, south of France): Coupled hydrodynamic-biogeochemistry modeling approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remodelage d'un seuil de station hydrométrique et continuité hydrologique Compromis entre sensibilité hydrométrique et franchissabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pirolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Bordeaux 2017 - Systemic and Biodiversity Evolution of Marine Coastal Ecosystems under the Pressure of Climate Change, Natural and Anthropogenic Local Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112257v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’observation et de recherche en environnement côtier de Thau – RECThau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Evolution à long terme des systèmes côtiers" (EVOLECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghien lagoon: a sustainable resource of fresh water for the city of Abidjan (Ivory Coast)? Description of the project and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamagate Bamory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôkôh Rose Effebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goula Bi Tié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabissi Noufé Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5757,51 +6028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the imperviousness of urban soils: a greener way of managing runoff that can be tricky to implement in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5823,51 +6094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5877,287 +6148,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6304,51 +6575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1860236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3MCZ583-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0745-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5450737DE4CAACE0EBEEEE3DE3AA53D4C96452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00555-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT3TD70S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golab Moussa Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthebaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delegue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-82d1e6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f58bc1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirolley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Tournoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caillibotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gouider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Soriano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;k&#244;h Rose Effebi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goula Bi Ti&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233; Djibril" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1860236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3MCZ583-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0745-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5450737DE4CAACE0EBEEEE3DE3AA53D4C96452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00555-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT3TD70S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golab Moussa Omar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthebaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-82d1e6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f58bc1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caillibotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gouider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirolley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Tournoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Soriano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;k&#244;h Rose Effebi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goula Bi Ti&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233; Djibril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>