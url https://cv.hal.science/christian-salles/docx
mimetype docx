--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1121,307 +1121,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et qualification d'un débitmètre à effet doppler (ADC) sur une rivière intermittente.</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of bacterial contamination in South France coastal rivers: focus on in-stream processes during low flows and floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchand</w:t>
+                <w:t xml:space="preserve">Yin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Salles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Gayrard</w:t>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014048⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (8), pp.3300 - 3313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046583v1</w:t>
+                <w:t xml:space="preserve">hal-01886621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of bacterial contamination in South France coastal rivers: focus on in-stream processes during low flows and floods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation et qualification d'un débitmètre à effet doppler (ADC) sur une rivière intermittente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Chu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Salles</w:t>
+                <w:t xml:space="preserve">C. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Got</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+                <w:t xml:space="preserve">F. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9900⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.40--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886621v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal trends in water quality in a Mediterranean temporary river impacted by sewage effluents</w:t>
               </w:r>
@@ -1605,51 +1605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.173 - 181. </w:t>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient load modelling during floods in intermittent rivers: An operational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,230 +2847,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de contaminants depuis le bassin versant du Lez vers le littoral : Occupation du sol, conditions hydro-météorologiques et perceptions des citoyens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origines de la contamination microbiologique de l'étang du Prévost. Perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Rio</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’OHM Littoral – Golfe d’Aigues-Mortes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Littoral, Sep 2022, Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731121v1</w:t>
+                <w:t xml:space="preserve">hal-04652148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines de la contamination microbiologique de l'étang du Prévost. Perspectives de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux de contaminants depuis le bassin versant du Lez vers le littoral : Occupation du sol, conditions hydro-météorologiques et perceptions des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’OHM Littoral – Golfe d’Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral, Sep 2022, Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652148v1</w:t>
+                <w:t xml:space="preserve">hal-04731121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess the vulnerability and the risk of flooding of the most important catchment in the Republic of Djibouti?</w:t>
               </w:r>
@@ -3659,868 +3659,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650419v1</w:t>
+                <w:t xml:space="preserve">hal-01824847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Rio</w:t>
+                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824847v1</w:t>
+                <w:t xml:space="preserve">hal-04650379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650379v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t>
+                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guillou</w:t>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Almakki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+                <w:t xml:space="preserve">Aude Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-G. Tournoud</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790232v1</w:t>
+                <w:t xml:space="preserve">hal-01373941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Almakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585627v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall changes versus continental catchment input to coastal zones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">twelfth international conference on the mediterranean coastal environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465173v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Chancibault</w:t>
+                <w:t xml:space="preserve">Rainfall changes versus continental catchment input to coastal zones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">twelfth international conference on the mediterranean coastal environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Varna, Bulgaria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373941v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Système d’Observation REC Thau - Recherche en Environnement Côtier de Thau.</w:t>
               </w:r>
@@ -4644,51 +4644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood duration frequency analysis in a changing climate : the methodology applied to Fengle River (Yangtze basin, China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etalonnage de l'intensité et de la microphysique de la pluie produite par un simulateur de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,64 +4935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,424 +5387,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storms and floods episodes on primary production in an exploited coastal zone (Thau lagoon, south of France): Coupled hydrodynamic-biogeochemistry modeling approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tache d’Observation BV-Thau, Système d’Observation Recherche en Environnement Côtier de Thau (REC-Thau) poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Bordeaux 2017 - Systemic and Biodiversity Evolution of Marine Coastal Ecosystems under the Pressure of Climate Change, Natural and Anthropogenic Local Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ournée d'Animation Scientifique et Information OSU OREME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112257v1</w:t>
+                <w:t xml:space="preserve">hal-02112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tache d’Observation BV-Thau, Système d’Observation Recherche en Environnement Côtier de Thau (REC-Thau) poster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remodelage d'un seuil de station hydrométrique et continuité hydrologique Compromis entre sensibilité hydrométrique et franchissabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pirolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournée d'Animation Scientifique et Information OSU OREME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112554v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelage d'un seuil de station hydrométrique et continuité hydrologique Compromis entre sensibilité hydrométrique et franchissabilité.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Marchand</w:t>
+                <w:t xml:space="preserve">Impact of storms and floods episodes on primary production in an exploited coastal zone (Thau lagoon, south of France): Coupled hydrodynamic-biogeochemistry modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caillibotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pirolley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Rodier</w:t>
+                <w:t xml:space="preserve">Ameni Gouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G Tournoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coast Bordeaux 2017 - Systemic and Biodiversity Evolution of Marine Coastal Ecosystems under the Pressure of Climate Change, Natural and Anthropogenic Local Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100341v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’observation et de recherche en environnement côtier de Thau – RECThau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,51 +6575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1860236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3MCZ583-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0745-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5450737DE4CAACE0EBEEEE3DE3AA53D4C96452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00555-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT3TD70S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golab Moussa Omar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthebaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-82d1e6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f58bc1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caillibotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gouider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirolley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Tournoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Soriano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;k&#244;h Rose Effebi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goula Bi Ti&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233; Djibril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1860236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3MCZ583-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0745-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5450737DE4CAACE0EBEEEE3DE3AA53D4C96452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00555-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT3TD70S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golab Moussa Omar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthebaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-82d1e6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f58bc1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirolley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Tournoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caillibotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gouider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Soriano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;k&#244;h Rose Effebi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goula Bi Ti&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233; Djibril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>