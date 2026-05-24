--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -853,295 +853,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model to quantify fecal bacterial loadings to coastal areas: Application in a Mediterranean context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant Change in Marine Plankton Structure and Carbon Production After the Addition of River Water in a Mesocosm Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rodier</w:t>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cantet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
+                <w:t xml:space="preserve">A. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (2), pp.289 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0962-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667309v1</w:t>
+                <w:t xml:space="preserve">hal-01887206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Change in Marine Plankton Structure and Carbon Production After the Addition of River Water in a Mesocosm Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">An empirical model to quantify fecal bacterial loadings to coastal areas: Application in a Mediterranean context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonnet</w:t>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouvier</w:t>
+                <w:t xml:space="preserve">Franck Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (2), pp.289 - 301. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vulnerability of inter-tropical littoral areas, 349 (6-7), pp.299-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0962-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887206v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of bacterial contamination in South France coastal rivers: focus on in-stream processes during low flows and floods</w:t>
               </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 185 (3), pp.2517 - 2534. </w:t>
@@ -1699,64 +1699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a river flash flood on microbial carbon and nitrogen production in a Mediterranean Lagoon (Thau Lagoon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,277 +3659,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Rio</w:t>
+                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824847v1</w:t>
+                <w:t xml:space="preserve">hal-04650379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
+                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Rodier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650379v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-LEZ. Liens entre les activités anthropiques sur un bassin versant et les flux de contaminants apportés à la zone côtière : observation et modélisation</w:t>
               </w:r>
@@ -4168,234 +4168,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790232v1</w:t>
+                <w:t xml:space="preserve">hal-01585627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Almakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585627v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall changes versus continental catchment input to coastal zones.</w:t>
               </w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4500,277 +4500,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Système d’Observation REC Thau - Recherche en Environnement Côtier de Thau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flood duration frequency analysis in a changing climate : the methodology applied to Fengle River (Yangtze basin, China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leredde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Mas</w:t>
+                <w:t xml:space="preserve">L. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 10 ans de la station instrumentée MAREL Carnot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulogne-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091324v1</w:t>
+                <w:t xml:space="preserve">hal-02068774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood duration frequency analysis in a changing climate : the methodology applied to Fengle River (Yangtze basin, China)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Système d’Observation REC Thau - Recherche en Environnement Côtier de Thau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boudet</w:t>
+                <w:t xml:space="preserve">S. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque des 10 ans de la station instrumentée MAREL Carnot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068774v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etalonnage de l'intensité et de la microphysique de la pluie produite par un simulateur de pluie</w:t>
               </w:r>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,519 +5387,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tache d’Observation BV-Thau, Système d’Observation Recherche en Environnement Côtier de Thau (REC-Thau) poster</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le système d’observation et de recherche en environnement côtier de Thau – RECThau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournée d'Animation Scientifique et Information OSU OREME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque "Evolution à long terme des systèmes côtiers" (EVOLECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112554v1</w:t>
+                <w:t xml:space="preserve">hal-02100300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelage d'un seuil de station hydrométrique et continuité hydrologique Compromis entre sensibilité hydrométrique et franchissabilité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tache d’Observation BV-Thau, Système d’Observation Recherche en Environnement Côtier de Thau (REC-Thau) poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.G Tournoud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ournée d'Animation Scientifique et Information OSU OREME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100341v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storms and floods episodes on primary production in an exploited coastal zone (Thau lagoon, south of France): Coupled hydrodynamic-biogeochemistry modeling approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Caillibotte</w:t>
+                <w:t xml:space="preserve">Remodelage d'un seuil de station hydrométrique et continuité hydrologique Compromis entre sensibilité hydrométrique et franchissabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pagès</w:t>
+                <w:t xml:space="preserve">A. Pirolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Gouider</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.G Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Bordeaux 2017 - Systemic and Biodiversity Evolution of Marine Coastal Ecosystems under the Pressure of Climate Change, Natural and Anthropogenic Local Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112257v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d’observation et de recherche en environnement côtier de Thau – RECThau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Impact of storms and floods episodes on primary production in an exploited coastal zone (Thau lagoon, south of France): Coupled hydrodynamic-biogeochemistry modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caillibotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Mostajir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Rémi Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Parin</w:t>
+                <w:t xml:space="preserve">Ameni Gouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Soriano</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Evolution à long terme des systèmes côtiers" (EVOLECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Coast Bordeaux 2017 - Systemic and Biodiversity Evolution of Marine Coastal Ecosystems under the Pressure of Climate Change, Natural and Anthropogenic Local Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100300v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghien lagoon: a sustainable resource of fresh water for the city of Abidjan (Ivory Coast)? Description of the project and preliminary results</w:t>
               </w:r>
@@ -6575,51 +6575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1860236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3MCZ583-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0745-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5450737DE4CAACE0EBEEEE3DE3AA53D4C96452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00555-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT3TD70S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golab Moussa Omar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthebaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-82d1e6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f58bc1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirolley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Tournoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caillibotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gouider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Soriano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;k&#244;h Rose Effebi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goula Bi Ti&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233; Djibril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1860236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3MCZ583-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2728-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/525EB363283E967258E0F16054518D526D0C1BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0745-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5450737DE4CAACE0EBEEEE3DE3AA53D4C96452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00555-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT3TD70S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golab Moussa Omar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthebaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-82d1e6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f58bc1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Soriano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirolley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Tournoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caillibotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gouider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;k&#244;h Rose Effebi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goula Bi Ti&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233; Djibril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>