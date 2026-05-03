--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Selinger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4361-549X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors shaping vaginal microbiota long-term community dynamics in young adult women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and duration of human papillomavirus infections in young women: insights from a bimonthly follow-up cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lía Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2024.2427223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.e3002949. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does exposure to different menstrual products affect the vaginal environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, EVOLUTIONARY ECOLOGY OF HUMAN‐ASSOCIATED MICROBES, 32 (10), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source of individual heterogeneity shapes infectious disease outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1974), pp.20220232. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant and productive genital infections by HSV-2 and HPV in two young women: A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.e01604. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idcr.2022.e01604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.689-689. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and clinical insights from SARS-CoV-2 RT-PCR crossing threshold values, France, January to November 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.2100406. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.6.2100406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine response following perturbation of the cervicovaginal milieu during HPV genital infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12026-021-09196-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Rapid Spread of SARS-CoV-2 Variants, France, January 26–February 16, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roquebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trombert-Paolantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecorche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1496-1499. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2705.210397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting COVID-19 incidence in French hospitals using human contact network analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.100 - 107. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing contact network structure and cross-immunity patterns from multiple infection histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009375. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (6), pp.1788-1794. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episome partitioning and symmetric cell divisions: Quantifying the role of random events in the persistence of HPV infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009352. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history, dynamics, and ecology of human papillomaviruses in genital infections of young women: protocol of the PAPCLEAR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baldellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.e025129. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the stability of polio eradication after the withdrawal of oral polio vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Famulare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin A Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Eckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabot-Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2002468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs Establish Robustness and Adaptability of a Critical Gene Network to Regulate Progenitor Fate Decisions during Cortical Neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Aprea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1779-1788. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with human papillomavirus (HPV) virus load variations in genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamyia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV detection patterns in young women from the PAPCLEAR longitudinal study: implications for HPV screening policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of HPV genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’épidémie de COVID-19 : modèle SEAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Centre national de la recherche scientifique (CNRS); Institut de Recherche pour le Développement (IRD); Université de Montpellier. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Selinger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4361-549X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association study of vaginal microbiota genetic diversity in French women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.186. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.20462.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and duration of human papillomavirus infections in young women: insights from a bimonthly follow-up cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lía Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2024.2427223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.e3002949. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors shaping vaginal microbiota long-term community dynamics in young adult women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does exposure to different menstrual products affect the vaginal environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, EVOLUTIONARY ECOLOGY OF HUMAN‐ASSOCIATED MICROBES, 32 (10), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source of individual heterogeneity shapes infectious disease outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1974), pp.20220232. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant and productive genital infections by HSV-2 and HPV in two young women: A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.e01604. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idcr.2022.e01604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.689-689. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and clinical insights from SARS-CoV-2 RT-PCR crossing threshold values, France, January to November 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.2100406. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.6.2100406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting COVID-19 incidence in French hospitals using human contact network analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.100 - 107. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Rapid Spread of SARS-CoV-2 Variants, France, January 26–February 16, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roquebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trombert-Paolantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecorche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1496-1499. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2705.210397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing contact network structure and cross-immunity patterns from multiple infection histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009375. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (6), pp.1788-1794. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episome partitioning and symmetric cell divisions: Quantifying the role of random events in the persistence of HPV infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009352. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine response following perturbation of the cervicovaginal milieu during HPV genital infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12026-021-09196-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history, dynamics, and ecology of human papillomaviruses in genital infections of young women: protocol of the PAPCLEAR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baldellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.e025129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the stability of polio eradication after the withdrawal of oral polio vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Famulare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin A Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Eckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabot-Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2002468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs Establish Robustness and Adaptability of a Critical Gene Network to Regulate Progenitor Fate Decisions during Cortical Neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Aprea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1779-1788. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with human papillomavirus (HPV) virus load variations in genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamyia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV detection patterns in young women from the PAPCLEAR longitudinal study: implications for HPV screening policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of HPV genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’épidémie de COVID-19 : modèle SEAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Centre national de la recherche scientifique (CNRS); Institut de Recherche pour le Développement (IRD); Université de Montpellier. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03CEB5E5"/>
+    <w:nsid w:val="0173AA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-selinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4361-549X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#237;a Murall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2427223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175555v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2022.e01604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175551v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Haim-Boukobza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.6.2100406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-021-09196-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150819v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roquebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trombert-Paolantoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2705.210397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267059v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Murall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baldellou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Mccarthy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Eckhoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabot-Couture" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002468" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Ghosh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Aprea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Nardelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Engel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-selinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4361-549X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20462.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#237;a Murall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2427223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175555v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2022.e01604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175551v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Haim-Boukobza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.6.2100406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267059v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150819v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roquebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trombert-Paolantoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2705.210397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-021-09196-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Murall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baldellou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025129" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Mccarthy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Eckhoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabot-Couture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Ghosh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Aprea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Nardelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Engel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>