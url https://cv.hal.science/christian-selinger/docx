--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Selinger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4361-549X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association study of vaginal microbiota genetic diversity in French women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.186. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.20462.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and duration of human papillomavirus infections in young women: insights from a bimonthly follow-up cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lía Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2024.2427223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.e3002949. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors shaping vaginal microbiota long-term community dynamics in young adult women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does exposure to different menstrual products affect the vaginal environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, EVOLUTIONARY ECOLOGY OF HUMAN‐ASSOCIATED MICROBES, 32 (10), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source of individual heterogeneity shapes infectious disease outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1974), pp.20220232. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant and productive genital infections by HSV-2 and HPV in two young women: A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.e01604. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idcr.2022.e01604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.689-689. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and clinical insights from SARS-CoV-2 RT-PCR crossing threshold values, France, January to November 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.2100406. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.6.2100406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting COVID-19 incidence in French hospitals using human contact network analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.100 - 107. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Rapid Spread of SARS-CoV-2 Variants, France, January 26–February 16, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roquebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trombert-Paolantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecorche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1496-1499. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2705.210397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing contact network structure and cross-immunity patterns from multiple infection histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009375. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (6), pp.1788-1794. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episome partitioning and symmetric cell divisions: Quantifying the role of random events in the persistence of HPV infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009352. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine response following perturbation of the cervicovaginal milieu during HPV genital infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12026-021-09196-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history, dynamics, and ecology of human papillomaviruses in genital infections of young women: protocol of the PAPCLEAR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baldellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.e025129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the stability of polio eradication after the withdrawal of oral polio vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Famulare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin A Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Eckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabot-Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2002468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs Establish Robustness and Adaptability of a Critical Gene Network to Regulate Progenitor Fate Decisions during Cortical Neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Aprea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1779-1788. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with human papillomavirus (HPV) virus load variations in genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamyia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV detection patterns in young women from the PAPCLEAR longitudinal study: implications for HPV screening policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of HPV genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’épidémie de COVID-19 : modèle SEAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Centre national de la recherche scientifique (CNRS); Institut de Recherche pour le Développement (IRD); Université de Montpellier. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Selinger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4361-549X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association study of vaginal microbiota genetic diversity in French women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.186. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.20462.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and duration of human papillomavirus infections in young women: insights from a bimonthly follow-up cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lía Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2024.2427223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.e3002949. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors shaping vaginal microbiota long-term community dynamics in young adult women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does exposure to different menstrual products affect the vaginal environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, EVOLUTIONARY ECOLOGY OF HUMAN‐ASSOCIATED MICROBES, 32 (10), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant and productive genital infections by HSV-2 and HPV in two young women: A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Başak Uysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.e01604. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idcr.2022.e01604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source of individual heterogeneity shapes infectious disease outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1974), pp.20220232. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and clinical insights from SARS-CoV-2 RT-PCR crossing threshold values, France, January to November 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.2100406. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.6.2100406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.689-689. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Rapid Spread of SARS-CoV-2 Variants, France, January 26–February 16, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Haim-Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roquebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trombert-Paolantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecorche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1496-1499. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2705.210397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting COVID-19 incidence in French hospitals using human contact network analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.100 - 107. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing contact network structure and cross-immunity patterns from multiple infection histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009375. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (6), pp.1788-1794. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episome partitioning and symmetric cell divisions: Quantifying the role of random events in the persistence of HPV infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.e1009352. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine response following perturbation of the cervicovaginal milieu during HPV genital infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12026-021-09196-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting and vaccine durability are key for population-level impact and cost-effectiveness of a pox-protein HIV vaccine regimen in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bershteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blythe J.S. Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Revill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (16), pp.2258-2267. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.02.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history, dynamics, and ecology of human papillomaviruses in genital infections of young women: protocol of the PAPCLEAR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baldellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.e025129. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the stability of polio eradication after the withdrawal of oral polio vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Famulare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin A Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Eckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabot-Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2002468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1918 influenza virus PB2 protein enhances virulence through the disruption of inflammatory and Wnt-mediated signaling in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tisoncik-Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokiko Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gongxun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (5), pp.2240-2253. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02974-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs Establish Robustness and Adaptability of a Critical Gene Network to Regulate Progenitor Fate Decisions during Cortical Neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Aprea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1779-1788. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine systems approach demonstrates differences in innate and pro-inflammatory host responses between genetically distinct MERS-CoV isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tisoncik-Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Menachery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhakar Agnihothram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lynn Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with human papillomavirus (HPV) virus load variations in genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamyia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV detection patterns in young women from the PAPCLEAR longitudinal study: implications for HPV screening policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lia Murall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and immune dynamics of HPV genital infections in young women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’épidémie de COVID-19 : modèle SEAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Centre national de la recherche scientifique (CNRS); Institut de Recherche pour le Développement (IRD); Université de Montpellier. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0173AA4D"/>
+    <w:nsid w:val="4BE507E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-selinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4361-549X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20462.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#237;a Murall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2427223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175555v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2022.e01604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175551v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Haim-Boukobza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.6.2100406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267059v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150819v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roquebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trombert-Paolantoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2705.210397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-021-09196-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Murall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baldellou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025129" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Mccarthy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Eckhoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabot-Couture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Ghosh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Aprea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Nardelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Engel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-selinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4361-549X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20462.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#237;a Murall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2427223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Graf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2022.e01604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175555v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175551v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Haim-Boukobza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.6.2100406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150819v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roquebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trombert-Paolantoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2705.210397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267059v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-021-09196-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bershteyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dimitrov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe J.S. Adamson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Revill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.02.073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Murall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baldellou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Mccarthy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Eckhoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabot-Couture" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Forero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tisoncik-Go" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiko Watanabe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongxun Zhong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hatta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Ghosh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Aprea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Nardelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Engel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Menachery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakar Agnihothram" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lynn Law" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>