--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -589,386 +589,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DNA Methylation-Based Age-Prediction Models from Saliva and Buccal Swab Samples Using Pyrosequencing Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Curci</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas: ‘The Multipurpose Molecular Tool’ for Gene Therapy and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Siatka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forensicsci3020015⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14081542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526351v1</w:t>
+                <w:t xml:space="preserve">hal-04870212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations in Forensic Sciences for Human Identification by DNA in the French Gendarmerie during the Last 10 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Pussiau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Gouello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.316 - 329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/forensicsci3020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas: ‘The Multipurpose Molecular Tool’ for Gene Therapy and Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
+                <w:t xml:space="preserve">Evaluation of DNA Methylation-Based Age-Prediction Models from Saliva and Buccal Swab Samples Using Pyrosequencing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Curci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Siatka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (8), pp.1542. </w:t>
+              <w:t xml:space="preserve">Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.192-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes14081542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/forensicsci3020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870212v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular urinary microRNAs as non‑invasive biomarkers of endometrial and ovarian cancer</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Microbial Communities: An Emerging Tool in Forensic Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gouello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroFLOQ® Direct: A Helpful Tool for the Coronavirus SARS-Cov-2 Rapid Detection without RNA Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Recipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Pussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Follot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Siatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Pussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Follot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Privat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci6010019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2026.108795" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hubac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci4040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11613/bm.2024.030502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poussard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Curci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hermitte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pussiau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gouello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14081542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04675-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03711854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Follot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussair Latifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijabpt.202115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Hanzek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Duc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panabi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.530.0058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J D Mennechet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03989-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Nishimura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ferrandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Privat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci6010019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2026.108795" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hubac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci4040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11613/bm.2024.030502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14081542" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pussiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gouello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Curci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hermitte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04675-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03711854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Follot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussair Latifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijabpt.202115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Hanzek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Duc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panabi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.530.0058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J D Mennechet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03989-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Nishimura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ferrandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>