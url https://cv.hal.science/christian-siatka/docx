--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -589,386 +589,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas: ‘The Multipurpose Molecular Tool’ for Gene Therapy and Diagnosis</w:t>
+                <w:t xml:space="preserve">Innovations in Forensic Sciences for Human Identification by DNA in the French Gendarmerie during the Last 10 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes14081542⟩</w:t>
+              <w:t xml:space="preserve">Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.316 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forensicsci3020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870212v1</w:t>
+                <w:t xml:space="preserve">hal-04117810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in Forensic Sciences for Human Identification by DNA in the French Gendarmerie during the Last 10 Years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of DNA Methylation-Based Age-Prediction Models from Saliva and Buccal Swab Samples Using Pyrosequencing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Siatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaury Pussiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.316 - 329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forensicsci3020024⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forensicsci3020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117810v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DNA Methylation-Based Age-Prediction Models from Saliva and Buccal Swab Samples Using Pyrosequencing Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Curci</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas: ‘The Multipurpose Molecular Tool’ for Gene Therapy and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Siatka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.192-204. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/forensicsci3020015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes14081542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526351v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular urinary microRNAs as non‑invasive biomarkers of endometrial and ovarian cancer</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Microbial Communities: An Emerging Tool in Forensic Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gouello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroFLOQ® Direct: A Helpful Tool for the Coronavirus SARS-Cov-2 Rapid Detection without RNA Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Recipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Pussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Follot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Siatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Pussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Follot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Privat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci6010019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2026.108795" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hubac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci4040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11613/bm.2024.030502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14081542" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pussiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gouello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Curci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hermitte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04675-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03711854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Follot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussair Latifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijabpt.202115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Hanzek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Duc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panabi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.530.0058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J D Mennechet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03989-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Nishimura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ferrandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Privat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci6010019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2026.108795" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hubac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci4040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11613/bm.2024.030502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pussiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gouello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Curci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hermitte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14081542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04675-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03711854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Follot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussair Latifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijabpt.202115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Hanzek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Duc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panabi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.530.0058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J D Mennechet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03989-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eveillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Nishimura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ferrandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>