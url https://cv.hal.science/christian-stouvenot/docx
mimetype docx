--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -483,368 +483,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05493295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les datations radiocarbone en archéologie antillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/hjv6-yy11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568558v1</w:t>
+                <w:t xml:space="preserve">hal-04894389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz and Co: Diversity of Silicites in the Lesser Antilles and their Exploitation in Prehistoric Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Knippenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les datations radiocarbone en archéologie antillaise</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894389v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t>
               </w:r>
@@ -964,90 +964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t>
@@ -1098,90 +1098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
@@ -1210,90 +1210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Shearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,359 +1329,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jay B. Haviser</w:t>
+                <w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712184v1</w:t>
+                <w:t xml:space="preserve">hal-03910564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+                <w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay B. Haviser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910564v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
@@ -1812,523 +1812,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140067v1</w:t>
+                <w:t xml:space="preserve">hal-02264081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t>
+              <w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264081v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t>
+                <w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Foy</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Caverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140071v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t>
+                <w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Caverne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264085v1</w:t>
+                <w:t xml:space="preserve">hal-02140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mineralogical data about exotic material distribution in lapidary artwork during the early Saladoid period (500 B.C. - 500 A.D.) in the Lesser Antilles</w:t>
               </w:r>
@@ -2340,77 +2340,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists - EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
@@ -2558,493 +2558,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone et le « problème vieux bois » dans l’arc antillais : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charles</w:t>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25to Congreso Internacional de Arqueología del Caribe - 25th International Congress for Caribbean Archeology - 25e Congrés International de l'Archéologie de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Cultura Puertorriqueña, el Centro de Estudios Avanzados de Puerto Rico y el Caribe y la Universidad de Puerto Rico, Recinto de Río Piedras, Jul 2013, San-Juan, Porto Rico. pp.459-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095622v1</w:t>
+                <w:t xml:space="preserve">hal-01198567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone et le « problème vieux bois » dans l’arc antillais : état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two preColumbian caves on Marie-Galante Island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25to Congreso Internacional de Arqueología del Caribe - 25th International Congress for Caribbean Archeology - 25e Congrés International de l'Archéologie de la Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Cultura Puertorriqueña, el Centro de Estudios Avanzados de Puerto Rico y el Caribe y la Universidad de Puerto Rico, Recinto de Río Piedras, Jul 2013, San-Juan, Porto Rico. pp.459-494</w:t>
+              <w:t xml:space="preserve">25th International Congress for Caribbean Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Juan, Puerto Rico. pp.634-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198567v1</w:t>
+                <w:t xml:space="preserve">halshs-01182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two preColumbian caves on Marie-Galante Island.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress for Caribbean Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Juan, Puerto Rico. pp.634-657</w:t>
+              <w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182141v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989844v1</w:t>
+                <w:t xml:space="preserve">hal-00964056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3132,182 +3132,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964056v1</w:t>
+                <w:t xml:space="preserve">hal-00989844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two pre-columbian caves on Marie-Galante Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E213AE5"/>
+    <w:nsid w:val="BB1C7CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-stouvenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2498-5310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243509227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74182197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hjv6-yy11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-stouvenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2498-5310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243509227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74182197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hjv6-yy11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>