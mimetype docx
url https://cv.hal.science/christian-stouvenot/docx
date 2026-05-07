--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -483,243 +483,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05493295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les datations radiocarbone en archéologie antillaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quartz and Co: Diversity of Silicites in the Lesser Antilles and their Exploitation in Prehistoric Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Knippenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Panama City, Panama</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894389v1</w:t>
+                <w:t xml:space="preserve">hal-04568933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz and Co: Diversity of Silicites in the Lesser Antilles and their Exploitation in Prehistoric Times</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les datations radiocarbone en archéologie antillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/hjv6-yy11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568933v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
               </w:r>
@@ -964,77 +964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1098,77 +1098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1348,77 +1348,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,77 +1598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1812,523 +1812,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t>
+              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264081v1</w:t>
+                <w:t xml:space="preserve">hal-02140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140071v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t>
+                <w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bérard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Caverne</w:t>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264085v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t>
+                <w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Caverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140067v1</w:t>
+                <w:t xml:space="preserve">hal-02264085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mineralogical data about exotic material distribution in lapidary artwork during the early Saladoid period (500 B.C. - 500 A.D.) in the Lesser Antilles</w:t>
               </w:r>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists - EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
@@ -2899,152 +2899,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964056v1</w:t>
+                <w:t xml:space="preserve">hal-00989844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t>
               </w:r>
@@ -3132,152 +3132,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989844v1</w:t>
+                <w:t xml:space="preserve">hal-00964056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two pre-columbian caves on Marie-Galante Island</w:t>
               </w:r>
@@ -3746,51 +3746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB1C7CEA"/>
+    <w:nsid w:val="EE13364C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-stouvenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2498-5310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243509227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74182197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hjv6-yy11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-stouvenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2498-5310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243509227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74182197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hjv6-yy11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>