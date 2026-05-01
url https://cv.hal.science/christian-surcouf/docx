--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -166,403 +166,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe normée, le caillou dans la chaussure épistémologique des linguistes</w:t>
+                <w:t xml:space="preserve">À pas de loup dans la bergerie… La problématique du silence et du bruit dans l’étiquetage automatique du Subjonctif Présent en français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1364w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286840v1</w:t>
+                <w:t xml:space="preserve">hal-05286850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À pas de loup dans la bergerie… La problématique du silence et du bruit dans l’étiquetage automatique du Subjonctif Présent en français parlé</w:t>
+                <w:t xml:space="preserve">L'orthographe normée, le caillou dans la chaussure épistémologique des linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Approches linguistiques de l’orthographe du français, 5, pp.193-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1364w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05286850v1</w:t>
+                <w:t xml:space="preserve">hal-05286840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendez-vous l’écrit? Les méfaits de l’orthographe dans la description de l’accord du Participe Passé en linguistique</w:t>
+                <w:t xml:space="preserve">Les lapin cour vite&amp;quot;! Ce que révèle la morphographie des apprentis scripteurs sur la morphologie du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202418602002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783163v2</w:t>
+                <w:t xml:space="preserve">hal-04782992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lapin cour vite&amp;quot;! Ce que révèle la morphographie des apprentis scripteurs sur la morphologie du français</w:t>
+                <w:t xml:space="preserve">Entendez-vous l’écrit? Les méfaits de l’orthographe dans la description de l’accord du Participe Passé en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024-2, pp.226-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202418602002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04782992v1</w:t>
+                <w:t xml:space="preserve">hal-04783163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes du français parlé, elles s’enseignent ou pas? Le cas de la ‘dislocation à gauche’ en début de scolarité</w:t>
+                <w:t xml:space="preserve">Adjectifs, je vous ai à l'œil!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.297-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2022.s3.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785760v1</w:t>
+                <w:t xml:space="preserve">hal-04782427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français parlé? eh ben j’savais pas ce que c'était!&amp;quot;: production et compréhension de la variation diaphasique en français parlé en FLE</w:t>
               </w:r>
@@ -624,269 +620,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjectifs, je vous ai à l'œil!</w:t>
+                <w:t xml:space="preserve">Les normes du français parlé, elles s’enseignent ou pas? Le cas de la ‘dislocation à gauche’ en début de scolarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.34-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782427v1</w:t>
+                <w:t xml:space="preserve">hal-04785760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du phonographe aux corpus numériques oraux: aperçu historique de la compréhension du français oral quotidien en FLE</w:t>
+                <w:t xml:space="preserve">Variation phonétique et compréhension du français parlé spontané en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021-2, pp.31-47</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2/2021, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784872v1</w:t>
+                <w:t xml:space="preserve">hal-04784308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation phonétique et compréhension du français parlé spontané en FLE</w:t>
+                <w:t xml:space="preserve">Du phonographe aux corpus numériques oraux: aperçu historique de la compréhension du français oral quotidien en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2/2021, pp.25-35</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-2, pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784308v1</w:t>
+                <w:t xml:space="preserve">hal-04784872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vous pouvait croire que la guerre ne finiras pas&amp;quot;: les graphies des désinences des formes verbales dans la correspondance des Poilus du Corpus14</w:t>
               </w:r>
@@ -944,805 +944,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'oral spontané et sa transposition écrite sous forme d'article : quelques jalons d'une analyse exploratoire</w:t>
+                <w:t xml:space="preserve">Les enjeux de la compréhension du français oral quotidien en FLE: création d’une base de données de français parlé annoté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198 (2), pp.241-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ela.198.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784157v1</w:t>
+                <w:t xml:space="preserve">hal-04781825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la compréhension du français oral quotidien en FLE: création d’une base de données de français parlé annoté</w:t>
+                <w:t xml:space="preserve">De l'oral spontané et sa transposition écrite sous forme d'article : quelques jalons d'une analyse exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 198 (2), pp.241-256. </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.198.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781825v1</w:t>
+                <w:t xml:space="preserve">hal-04784157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tu me di que je ne connai pas lecri ture ébien çi chaque foi que tu écri je le connai&amp;quot; – Analyse des graphies des formes verbales dans la correspondance des Poilus du Corpus14</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptualiser à partir d’un corpus oral: l’influence de la &amp;quot;doxa&amp;quot; grammaticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ben Harrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20184606001⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781564v1</w:t>
+                <w:t xml:space="preserve">hal-04786928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualiser à partir d’un corpus oral: l’influence de la &amp;quot;doxa&amp;quot; grammaticale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nécessité de la perception d’objets concrets dans la construction du signe chez le bébé: quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Ben Harrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'ILSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.235-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786928v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessité de la perception d’objets concrets dans la construction du signe chez le bébé: quelques réflexions</w:t>
+                <w:t xml:space="preserve">Création d'un corpus de français parlé à des fins pédagogiques en FLE : la genèse du projet FLORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ILSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, pp.235-258</w:t>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.71-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781605v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un corpus de français parlé à des fins pédagogiques en FLE : la genèse du projet FLORALE</w:t>
+                <w:t xml:space="preserve">Création d'un corpus de français parlé à des fins pédagogiques en FLE: la genèse du projet FLORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.71-91</w:t>
+              <w:t xml:space="preserve">, 2018, 31, pp.71-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034793v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un corpus de français parlé à des fins pédagogiques en FLE: la genèse du projet FLORALE</w:t>
+                <w:t xml:space="preserve">tu me di que je ne connai pas lecri ture ébien çi chaque foi que tu écri je le connai&amp;quot; – Analyse des graphies des formes verbales dans la correspondance des Poilus du Corpus14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ausoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.06001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184606001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784215v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est la question /okɛl/ on est confronté&amp;quot;: erreurs d'accord des relatifs composés à l'oral</w:t>
+                <w:t xml:space="preserve">L'usage exclusif de l'API dans l'enseignement et l'apprentissage de la morphologie verbale en FLE: un défi insurmontable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85-1, pp.40-59</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781390v1</w:t>
+                <w:t xml:space="preserve">hal-04785988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage exclusif de l'API dans l'enseignement et l'apprentissage de la morphologie verbale en FLE: un défi insurmontable?</w:t>
+                <w:t xml:space="preserve">C'est la question /okɛl/ on est confronté&amp;quot;: erreurs d'accord des relatifs composés à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anick Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105, pp.59-76</w:t>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85-1, pp.40-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785988v1</w:t>
+                <w:t xml:space="preserve">hal-04781390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quelle langue accède l’apprenant? Examen critique du traitement de l’oral dans les premières leçons de manuels de français langue étrangère pour débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistik Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (4), pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1770,234 +1770,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolvera-t-on l’énigme de la formation du Futur? Réanalyse et origine possible des variantes non-normées de la morphologie du Futur</w:t>
+                <w:t xml:space="preserve">Les «verbes savonnettes»: frottements et glissements sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36-1, pp.35-54</w:t>
+              <w:t xml:space="preserve">Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.122-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781164v1</w:t>
+                <w:t xml:space="preserve">hal-04780906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les «verbes savonnettes»: frottements et glissements sémantiques</w:t>
+                <w:t xml:space="preserve">Epistemological tensions between linguistic description and ordinary speakers’ intuitive knowledge: examples from French verb morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neophilologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26, pp.122-139</w:t>
+              <w:t xml:space="preserve">Carnets de grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.347-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780906v1</w:t>
+                <w:t xml:space="preserve">hal-04781034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological tensions between linguistic description and ordinary speakers’ intuitive knowledge: examples from French verb morphology</w:t>
+                <w:t xml:space="preserve">Résolvera-t-on l’énigme de la formation du Futur? Réanalyse et origine possible des variantes non-normées de la morphologie du Futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.347-371</w:t>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36-1, pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781034v1</w:t>
+                <w:t xml:space="preserve">hal-04781164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Imparfait nuit-il gravement à la santé? Une analyse de l’inférence dans «Qui est-ce?» «C’était ton fils»</w:t>
               </w:r>
@@ -2046,312 +2046,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix de l’auxiliaire dans les temps composés: un examen critique de quelques grammaires de FLM et de FLE</w:t>
+                <w:t xml:space="preserve">Le dictionnaire bilingue peut-il s’intégrer profitablement dans une stratégie d’apprentissage d’une langue étrangère?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXIX (1), pp.116-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779158v1</w:t>
+                <w:t xml:space="preserve">hal-04779145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dictionnaire bilingue peut-il s’intégrer profitablement dans une stratégie d’apprentissage d’une langue étrangère?</w:t>
+                <w:t xml:space="preserve">Le choix de l’auxiliaire dans les temps composés: un examen critique de quelques grammaires de FLM et de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.109-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04779145v1</w:t>
+                <w:t xml:space="preserve">hal-04779158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l'image filmique pour enseigner l'opposition Imparfait/Passé simple en FLE</w:t>
+                <w:t xml:space="preserve">Utiliser l'image filmique pour enseigner l'opposition Imparfait/Passé simple en F.L.E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2/2007</w:t>
+              <w:t xml:space="preserve">, 2007, 2/2007, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778991v1</w:t>
+                <w:t xml:space="preserve">hal-00660877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l'image filmique pour enseigner l'opposition Imparfait/Passé simple en F.L.E.</w:t>
+                <w:t xml:space="preserve">Utiliser l'image filmique pour enseigner l'opposition Imparfait/Passé simple en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2/2007, pp.2-6</w:t>
+              <w:t xml:space="preserve">, 2007, 2/2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660877v1</w:t>
+                <w:t xml:space="preserve">hal-04778991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2798,169 +2798,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imparfait, 'ne … plus' et effet négatif au moment d’énonciation</w:t>
+                <w:t xml:space="preserve">Toncal, noncal, Imparfait et négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La négation en discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres de Sousse, pp.255-276, 2010</w:t>
+              <w:t xml:space="preserve">De la grammaire à l'inconscient: dans les traces de Damourette et Pichon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.91-100, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779095v1</w:t>
+                <w:t xml:space="preserve">hal-04779153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toncal, noncal, Imparfait et négation</w:t>
+                <w:t xml:space="preserve">Imparfait, 'ne … plus' et effet négatif au moment d’énonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bacha, Jacqueline; Azouzi, Ammar; Saddem, Khaled. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la grammaire à l'inconscient: dans les traces de Damourette et Pichon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.91-100, 2010</w:t>
+              <w:t xml:space="preserve">La négation en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres de Sousse, pp.255-276, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779153v1</w:t>
+                <w:t xml:space="preserve">hal-04779095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Présent exprime-t-il l'actualité? La double perspective de l'encodage et du décodage</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De &amp;quot;Pierre, combien de membres avez-vous?&amp;quot; à &amp;quot;Nous nous appelons Marc et Christian&amp;quot;: réflexions autour de l'authenticité dans les documents oraux des manuels de FLE pour débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florale.unil.ch/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783163v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418602002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ausoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184606001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Giroud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12420-book-08535626-9782745356260.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/24230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/la-logique-du-sens-autour-des-propositions" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04778934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florale.unil.ch/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286850v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418602002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783163v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ausoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Giroud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184606001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12420-book-08535626-9782745356260.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/24230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/la-logique-du-sens-autour-des-propositions" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04778934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>