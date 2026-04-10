--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -133,51 +133,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2787,566 +2787,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorials on Adaptive multiresolution for mesh refinement applied to fluid dynamics and reactive media problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of the viscous shock tube problem by using a high resolution monotonicity-preserving scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34, pp.184-239. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.664-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201134004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618392v1</w:t>
+                <w:t xml:space="preserve">hal-01400427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the viscous shock tube problem by using a high resolution monotonicity-preserving scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+                <w:t xml:space="preserve">Intercellular trafficking and enhanced in vivo antitumour activity of a non-virally delivered P27-VP22 fusion protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Eymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.06.008⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.314-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gt.3301904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400427v1</w:t>
+                <w:t xml:space="preserve">inserm-02345496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercellular trafficking and enhanced in vivo antitumour activity of a non-virally delivered P27-VP22 fusion protein</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.531-549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345496v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension du modèle d'échelles mixtes à la diffusivité de sous-maille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Caupin</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Acad. Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 328 (IIb), pp.891-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3356,51 +3265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3455,734 +3364,734 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique Combustion Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratyoire PRISME, Orléans, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sexhy experimental results on pressure dynamics from head-on reflections of hydrogen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Koudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Koudriakov</w:t>
+                <w:t xml:space="preserve">A Dancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A Masset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHS 2023 - International Conference of Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec Trois-Rivières, Sep 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the breathing modes in the SWTBLI unsteadiness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+                <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444469v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Schéma faible Mach à interface raide pour les écoulements diphasiques dilatables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2021, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168817v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+                <w:t xml:space="preserve">Role of the recirculation bubble dynamics on the unsteadiness of the Shock Wave Boundary Layer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Audit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+              <w:t xml:space="preserve">25th ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380614v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma faible Mach à interface raide pour les écoulements diphasiques dilatables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+                <w:t xml:space="preserve">Contribution of the breathing modes in the SWTBLI unsteadiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMAI, Jun 2021, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380112v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the recirculation bubble dynamics on the unsteadiness of the Shock Wave Boundary Layer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdï</w:t>
+                <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano (virtual), Italy</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326319v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4237,1101 +4146,1101 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics APS DFD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Chicago (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate sharp interface method for two-phase compressible flows at low-Mach regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Audit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187217v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187214v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
+                <w:t xml:space="preserve">An accurate sharp interface method for two-phase compressible flows at low-Mach regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391833v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629385v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of shock boundary layer interaction: study of the shedding intermittency.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saïdi</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187221v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">DNS of shock boundary layer interaction: study of the shedding intermittency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187220v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Solving three dimensional turbulent compressible flows using a high order One Step Monotony Preserving scheme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Series</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187222v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving three dimensional turbulent compressible flows using a high order One Step Monotony Preserving scheme.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187216v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629387v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629389v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5373,113 +5282,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saikali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5494,208 +5403,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding intermittency in a shockwave-laminar boundary layer interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,327 +5619,327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par termes source de générateurs de vortex pour le contrôle d'écoulement : Validations expérimentales et optimisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Harambat</w:t>
+                <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421312v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+                <w:t xml:space="preserve">Un algorithme de couplage conservatif pour l'interaction fluide-structure dans le cas compressible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697727v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de couplage conservatif pour l'interaction fluide-structure dans le cas compressible</w:t>
+                <w:t xml:space="preserve">A Conservative Coupling Method for Fluid-Structure Interaction in the Compressible Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
@@ -6061,802 +5970,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17884-9_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422888v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conservative Coupling Method for Fluid-Structure Interaction in the Compressible Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+                <w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676721v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global optimization with Gaussian process and application to drag reduction with vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">World Congress on Global Optimization in Engineering &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421201v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization with Gaussian process and application to drag reduction with vortex generators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Global Optimization in Engineering &amp; Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Chania, Greece</w:t>
+              <w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629397v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global optimization of vortex generator parameters for drag reduction of ground vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">CFD &amp; OPTIMIZATION, An ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Antalaya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629400v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of vortex generator parameters for drag reduction of ground vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Modélisation par termes source de générateurs de vortex pour le contrôle d'écoulement : Validations expérimentales et optimisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Queuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD &amp; OPTIMIZATION, An ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Antalaya, Turkey</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629396v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive multiresolution technique for unsteady compressible flow simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6885,87 +6794,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bensmina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6993,507 +6902,507 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Abéguilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lorang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361700v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multirésolution adaptative en bases d'ondelettes : application à la simulation d'écoulements visqueux compressibles avec discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361612v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirésolution adaptative en bases d'ondelettes : application à la simulation d'écoulements visqueux compressibles avec discontinuités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Abéguilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362355v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7515,459 +7424,459 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.347-358, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorials on Adaptive multiresolution for mesh refinement applied to fluid dynamics and reactive media problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Cancés, V. Louvet and M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t>
+              <w:t xml:space="preserve">, 34, EDP Sciences, pp.184-239, 2011, ESAIM: Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201134004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590812v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorials on Adaptive multiresolution for mesh refinement applied to fluid dynamics and reactive media problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">E. Cancés, V. Louvet and M. Massot. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 184-239, 2011, ESAIM: Proceedings, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201134004⟩</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697705v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the flight of a badminton shuttlecock using the SPH method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirantsoa Rasolofomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirantsoa Rasolofomanana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Embedded Boundary method for the conservative coupling of a compressible flow and a rigid body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8015,65 +7924,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8220,51 +8129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1819535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Banchelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Peiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Ramirez-Gargallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houzeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1778168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993324v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.04.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bentaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071619v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.06.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zavaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Favrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3301904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koudriakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Studer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dancelme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Masset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;d&#239;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Saidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queuille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17884-9_59" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1819535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Banchelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Peiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Ramirez-Gargallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houzeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1778168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993324v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.04.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bentaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071619v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zavaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Favrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3301904" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koudriakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dancelme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Masset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;d&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Saidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187221v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17884-9_59" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queuille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>