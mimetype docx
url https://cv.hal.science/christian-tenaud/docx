--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -544,157 +544,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t>
+                <w:t xml:space="preserve">A finite volume Chimera method for fast transient dynamics in compressible flow problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lecointre</w:t>
+                <w:t xml:space="preserve">Alexis Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Nicolas Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Studer</w:t>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.799-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2009468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451235v1</w:t>
+                <w:t xml:space="preserve">hal-03779335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order time integration and mesh adaptation with error control for incompressible Navier-Stokes and scalar transport resolution on dual grids</w:t>
               </w:r>
@@ -791,157 +791,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume Chimera method for fast transient dynamics in compressible flow problems</w:t>
+                <w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Picard</w:t>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lelong</w:t>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jamond</w:t>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faucher</w:t>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (10), pp.799-825. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2009468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779335v1</w:t>
+                <w:t xml:space="preserve">hal-03451235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of high order one-step monotonicity-preserving scheme for direct numerical simulation of turbulent flows</w:t>
               </w:r>
@@ -2012,291 +2012,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conservative Embedded Boundary method for an inviscid compressible flow coupled with a fragmenting structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4921⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071619v2</w:t>
+                <w:t xml:space="preserve">hal-01384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conservative Embedded Boundary method for an inviscid compressible flow coupled with a fragmenting structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Adela Puscas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (13), pp.970-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.4921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384458v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Acad. Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 328 (IIb), pp.891-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3239,130 +3239,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,256 +3515,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schéma faible Mach à interface raide pour les écoulements diphasiques dilatables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+              <w:t xml:space="preserve">10ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2021, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380614v1</w:t>
+                <w:t xml:space="preserve">hal-04380112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma faible Mach à interface raide pour les écoulements diphasiques dilatables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMAI, Jun 2021, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380112v1</w:t>
+                <w:t xml:space="preserve">hal-04380614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the recirculation bubble dynamics on the unsteadiness of the Shock Wave Boundary Layer Interaction</w:t>
               </w:r>
@@ -3940,90 +3940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4061,90 +4061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4182,211 +4182,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187214v1</w:t>
+                <w:t xml:space="preserve">hal-02391833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391833v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate sharp interface method for two-phase compressible flows at low-Mach regime</w:t>
               </w:r>
@@ -4474,368 +4474,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">DNS of shock boundary layer interaction: study of the shedding intermittency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Series</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187222v1</w:t>
+                <w:t xml:space="preserve">hal-02187221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187220v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of shock boundary layer interaction: study of the shedding intermittency.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saïdi</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187221v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving three dimensional turbulent compressible flows using a high order One Step Monotony Preserving scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,744 +4988,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629389v1</w:t>
+                <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629387v1</w:t>
+                <w:t xml:space="preserve">hal-01629389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465740v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sergent</w:t>
+                <w:t xml:space="preserve">Shedding intermittency in a shockwave-laminar boundary layer interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629390v1</w:t>
+                <w:t xml:space="preserve">hal-01629392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding intermittency in a shockwave-laminar boundary layer interaction</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629392v1</w:t>
+                <w:t xml:space="preserve">hal-01629393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">A Conservative Coupling Method for Fluid-Structure Interaction in the Compressible Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17884-9_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629393v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,73 +5766,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de couplage conservatif pour l'interaction fluide-structure dans le cas compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5865,282 +5887,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conservative Coupling Method for Fluid-Structure Interaction in the Compressible Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+                <w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17884-9_59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676721v1</w:t>
+                <w:t xml:space="preserve">hal-03421201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421201v1</w:t>
+                <w:t xml:space="preserve">hal-01629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization with Gaussian process and application to drag reduction with vortex generators</w:t>
               </w:r>
@@ -6228,1010 +6215,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global optimization of vortex generator parameters for drag reduction of ground vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">CFD &amp; OPTIMIZATION, An ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Antalaya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629400v1</w:t>
+                <w:t xml:space="preserve">hal-01629396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of vortex generator parameters for drag reduction of ground vehicles</w:t>
+                <w:t xml:space="preserve">Modélisation par termes source de générateurs de vortex pour le contrôle d'écoulement : Validations expérimentales et optimisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Queuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD &amp; OPTIMIZATION, An ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Antalaya, Turkey</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629396v1</w:t>
+                <w:t xml:space="preserve">hal-03421312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par termes source de générateurs de vortex pour le contrôle d'écoulement : Validations expérimentales et optimisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Harambat</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Queuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421312v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive multiresolution technique for unsteady compressible flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629407v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive multiresolution technique for unsteady compressible flow simulations</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629410v1</w:t>
+                <w:t xml:space="preserve">hal-01629402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bensmina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629402v1</w:t>
+                <w:t xml:space="preserve">hal-03378592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Bensmina</w:t>
+                <w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Abéguilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378592v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multirésolution adaptative en bases d'ondelettes : application à la simulation d'écoulements visqueux compressibles avec discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361612v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirésolution adaptative en bases d'ondelettes : application à la simulation d'écoulements visqueux compressibles avec discontinuités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Abéguilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7241,51 +7133,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7317,92 +7209,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7424,106 +7316,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.347-358, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorials on Adaptive multiresolution for mesh refinement applied to fluid dynamics and reactive media problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7533,92 +7425,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Cancés, V. Louvet and M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, EDP Sciences, pp.184-239, 2011, ESAIM: Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201134004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7671,70 +7563,70 @@
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7744,139 +7636,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the flight of a badminton shuttlecock using the SPH method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirantsoa Rasolofomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirantsoa Rasolofomanana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Embedded Boundary method for the conservative coupling of a compressible flow and a rigid body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7924,65 +7816,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8129,51 +8021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1819535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Banchelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Peiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Ramirez-Gargallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houzeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1778168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993324v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.04.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bentaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071619v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zavaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Favrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3301904" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koudriakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dancelme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Masset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;d&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Saidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187221v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17884-9_59" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queuille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1819535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Banchelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Peiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Ramirez-Gargallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houzeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1778168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993324v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.04.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bentaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071619v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zavaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Favrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3301904" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koudriakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dancelme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Masset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;d&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Saidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17884-9_59" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queuille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>