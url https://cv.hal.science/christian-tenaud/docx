--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -544,157 +544,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume Chimera method for fast transient dynamics in compressible flow problems</w:t>
+                <w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Picard</w:t>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lelong</w:t>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jamond</w:t>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faucher</w:t>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (10), pp.799-825. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2009468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779335v1</w:t>
+                <w:t xml:space="preserve">hal-03451235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order time integration and mesh adaptation with error control for incompressible Navier-Stokes and scalar transport resolution on dual grids</w:t>
               </w:r>
@@ -791,157 +791,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t>
+                <w:t xml:space="preserve">A finite volume Chimera method for fast transient dynamics in compressible flow problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lecointre</w:t>
+                <w:t xml:space="preserve">Alexis Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Nicolas Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Studer</w:t>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.799-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2009468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451235v1</w:t>
+                <w:t xml:space="preserve">hal-03779335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of high order one-step monotonicity-preserving scheme for direct numerical simulation of turbulent flows</w:t>
               </w:r>
@@ -1025,278 +1025,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An accurate sharp interface method for two-phase compressible flows at low-mach regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.1413-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00125-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998143v1</w:t>
+                <w:t xml:space="preserve">hal-02965044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate sharp interface method for two-phase compressible flows at low-mach regime</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.1413-1444. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.120470:1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00125-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965044v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic performance analysis technique applied to different CFD methods for HPC</w:t>
               </w:r>
@@ -1416,77 +1416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,77 +1533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolved large eddy simulations of a binary mixture flow in a cavity with two vents: Influence of the computational domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,291 +2012,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conservative Embedded Boundary method for an inviscid compressible flow coupled with a fragmenting structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Adela Puscas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (13), pp.970-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384458v1</w:t>
+                <w:t xml:space="preserve">hal-01071619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conservative Embedded Boundary method for an inviscid compressible flow coupled with a fragmenting structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103 (13), pp.970-995. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071619v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Acad. Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 328 (IIb), pp.891-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3279,90 +3279,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3940,90 +3940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4061,90 +4061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4182,211 +4182,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391833v1</w:t>
+                <w:t xml:space="preserve">hal-02187214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the Shock Wave Boundary Layer Interaction (SWBLI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187214v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate sharp interface method for two-phase compressible flows at low-Mach regime</w:t>
               </w:r>
@@ -4474,368 +4474,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of shock boundary layer interaction: study of the shedding intermittency.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Hassan Saïdi</w:t>
+                <w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187221v1</w:t>
+                <w:t xml:space="preserve">hal-02187222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la multirésolution adaptative à la simulation numérique d'écoulements incompressibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Series</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187222v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">DNS of shock boundary layer interaction: study of the shedding intermittency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187220v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving three dimensional turbulent compressible flows using a high order One Step Monotony Preserving scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Hassan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,243 +4988,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465740v1</w:t>
+                <w:t xml:space="preserve">hal-01629389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équations de Navier-Stokes incompressibles et multirésolution spatiale adaptative: sur la question des modes parasites en maillage collocalisé.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Ronce-les-Bains, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629389v1</w:t>
+                <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
               </w:r>
@@ -5541,306 +5541,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conservative Coupling Method for Fluid-Structure Interaction in the Compressible Case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Piperno</w:t>
+                <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676721v1</w:t>
+                <w:t xml:space="preserve">hal-00697727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+                <w:t xml:space="preserve">Un algorithme de couplage conservatif pour l'interaction fluide-structure dans le cas compressible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEI 2010 - XXXVI Latin American Conference on Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Asunción, Paraguay. Paper 6, 14 p</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697727v1</w:t>
+                <w:t xml:space="preserve">hal-03422888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de couplage conservatif pour l'interaction fluide-structure dans le cas compressible</w:t>
+                <w:t xml:space="preserve">A Conservative Coupling Method for Fluid-Structure Interaction in the Compressible Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
@@ -5871,73 +5862,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17884-9_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422888v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t>
               </w:r>
@@ -8021,51 +8021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1819535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Banchelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Peiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Ramirez-Gargallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houzeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1778168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993324v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.04.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bentaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071619v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zavaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Favrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3301904" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koudriakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dancelme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Masset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;d&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Saidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17884-9_59" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queuille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Series" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1819535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Banchelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Peiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Ramirez-Gargallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houzeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1778168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993324v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.04.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bentaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071619v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zavaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Favrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3301904" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koudriakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dancelme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Masset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;d&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Saidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187221v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17884-9_59" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queuille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>