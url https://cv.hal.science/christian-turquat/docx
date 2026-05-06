--- v0 (2026-04-01)
+++ v1 (2026-05-06)
@@ -1439,997 +1439,985 @@
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.2585-2598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm049847a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00248020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of SiCO glasses synthesized with extensive ball milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bréquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bréquel</w:t>
+                <w:t xml:space="preserve">H Kleebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Kleebe</w:t>
+                <w:t xml:space="preserve">F. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Enzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 319 (1-2), pp.117-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01912-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01912-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium valency and hybridization in V-doped hafnia investigated by electron energy loss spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloter</w:t>
+                <w:t xml:space="preserve">V. Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Serin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Turquat</w:t>
+                <w:t xml:space="preserve">C. Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22 (2), pp.179-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00011142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00011142⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of SiCN/SiCO Glasses via SEM and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliano Gregori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Turquat</w:t>
+                <w:t xml:space="preserve">H.J. Kleebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Sorarù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 206-213, pp.2061-2064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.206-213.2061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Separation in an SiCO Glass Studied by Transmission Electron Microscopy and Electron Energy-Loss Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Kleebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Domenico Sorarù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 84 (5), pp.1073-1080. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00792.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00792.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-doped HfO2: thermal stability and vanadium valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (7), pp.1025-1032. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1466-6049(01)00077-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1466-6049(01)00077-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of temperature-induced phase transitions in HfV 2 O 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Müller</w:t>
+                <w:t xml:space="preserve">E. Nigrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nigrelli</w:t>
+                <w:t xml:space="preserve">C. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (1), pp.15-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000115⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium-doped hafnia: elaboration and structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (1), pp.3-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(00)80060-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1293-2558(00)80060-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2439,51 +2427,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of resistive switching NiO in small via structures from localized oxidation of nickel metallic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2505,102 +2493,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Lisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSDERC 2008 - 38th European Solid-State Device Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2747,51 +2735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jedrusik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kopia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZL3ZT6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2010.484748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17HGQK5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lisoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paraschiv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2339044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwitters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2012508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010612" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PHXRJWS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Br&#233;quel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kleebe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01912-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3TJ270-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cesari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nihoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKZTTF4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Kleebe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Sorar&#249;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.2061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Sorar&#249;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00792.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQBDB26D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(01)00077-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL3JFNJT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nigrelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E584C7824B130ADE1D2C6A6C385EB0DC2189ACFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)80060-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QG2S4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wouters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jedrusik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kopia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZL3ZT6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2010.484748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17HGQK5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lisoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paraschiv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2339044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwitters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2012508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010612" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Br&#233;quel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kleebe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01912-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3TJ270-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cesari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nihoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKZTTF4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Kleebe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Sorar&#249;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.2061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Sorar&#249;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00792.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQBDB26D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(01)00077-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL3JFNJT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nigrelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E584C7824B130ADE1D2C6A6C385EB0DC2189ACFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)80060-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QG2S4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wouters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>