--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1876,248 +1876,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t>
+                <w:t xml:space="preserve">A Convolutional Neural Network Approach for Objective Video Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Péchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
+                <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (5), pp.1316- 1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNN.2006.879766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300143v1</w:t>
+                <w:t xml:space="preserve">hal-00287426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convolutional Neural Network Approach for Objective Video Quality Assessment</w:t>
+                <w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barba</w:t>
+                <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (5), pp.1316- 1327. </w:t>
+              <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNN.2006.879766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287426v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Language Models for On-Line Handwriting Recognition</w:t>
               </w:r>
@@ -2436,51 +2436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2912,51 +2912,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodeur neuronal pour la transcription de documents manuscrits anciens</w:t>
+                <w:t xml:space="preserve">Transfer Learning for a Letter-Ngrams to Word Decoder in the Context of Historical Handwriting Recognition with Scarce Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
@@ -2987,553 +2987,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, NM, United States. pp.1474-1484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868747v1</w:t>
+                <w:t xml:space="preserve">hal-01868743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
+                <w:t xml:space="preserve">Décodeur neuronal pour la transcription de documents manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819079v1</w:t>
+                <w:t xml:space="preserve">hal-01868747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning for a Letter-Ngrams to Word Decoder in the Context of Historical Handwriting Recognition with Scarce Resources</w:t>
+                <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa Fe, NM, United States. pp.1474-1484</w:t>
+              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868743v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langlois</w:t>
+                <w:t xml:space="preserve">Transfer Learning for Structures Spotting in Unlabeled Handwritten Documents using Randomly Generated Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006598204170425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681124v1</w:t>
+                <w:t xml:space="preserve">hal-01681114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning for Structures Spotting in Unlabeled Handwritten Documents using Randomly Generated Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006598204170425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681114v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Optical and Language Models through Encoder-Decoder Strategy for Transferable Handwriting Recognition</w:t>
               </w:r>
@@ -3747,269 +3747,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Recognition of Handwritten Gestures based on Multi-classifier Reject Option</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Analyse des registres manuscrits de la comédie-Italienne au XVIIIe siècle : de l'image au langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folle Journée de l'Imagerie Nantaise (FJIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653154v1</w:t>
+                <w:t xml:space="preserve">hal-01757743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des registres manuscrits de la comédie-Italienne au XVIIIe siècle : de l'image au langage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Recognition of Handwritten Gestures based on Multi-classifier Reject Option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folle Journée de l'Imagerie Nantaise (FJIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757743v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de reconnaissance d'écriture sur des documents historiques</w:t>
               </w:r>
@@ -4218,265 +4218,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpottingNet: Learning the Similarity of Word Images with Convolutional Neural Network for Word Spotting in Handwritten Historical Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pan Weishen</w:t>
+                <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Lianwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374401v1</w:t>
+                <w:t xml:space="preserve">hal-01374376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
+                <w:t xml:space="preserve">SpottingNet: Learning the Similarity of Word Images with Convolutional Neural Network for Word Spotting in Handwritten Historical Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoyao Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Weishen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Lianwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374376v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Segmentation and Recognition of Online Handwritten Diagrams with High Order Markov Random Field</w:t>
               </w:r>
@@ -4881,51 +4881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,51 +4989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,51 +5655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,230 +6756,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Speech for Handwritten Mathematical Expression Recognition Disambiguation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+                <w:t xml:space="preserve">Quantifying spatial relations to discover handwritten graphical symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717855v1</w:t>
+                <w:t xml:space="preserve">hal-00672002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatial relations to discover handwritten graphical symbols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinpeng Li</w:t>
+                <w:t xml:space="preserve">Using Speech for Handwritten Mathematical Expression Recognition Disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672002v1</w:t>
+                <w:t xml:space="preserve">hal-00717855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing AnnotationWorkload Using a Codebook Mapping and its Evaluation in On-Line Handwriting</w:t>
               </w:r>
@@ -8061,485 +8061,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problem of Handwritten Mathematical Expression Recognition Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
+                <w:t xml:space="preserve">A Hybrid Classifier for Handwritten Mathematical Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.106⟩</w:t>
+              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753410-753410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518454v1</w:t>
+                <w:t xml:space="preserve">hal-00466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Fusion Methods Applied to On-line Handwriting Information Retrieval</w:t>
+                <w:t xml:space="preserve">Combining Approaches to On-line Handwriting Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.838769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12275-0_24⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00470586v1</w:t>
+                <w:t xml:space="preserve">hal-00466898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Classifier for Handwritten Mathematical Expression Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Ranking Fusion Methods Applied to On-line Handwriting Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Milton Keynes, United Kingdom. pp.253-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12275-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.840023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466874v1</w:t>
+                <w:t xml:space="preserve">hal-00470586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Approaches to On-line Handwriting Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
+                <w:t xml:space="preserve">The Problem of Handwritten Mathematical Expression Recognition Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753403, </w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Calcutta, India. pp.646 - 651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.838769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466898v1</w:t>
+                <w:t xml:space="preserve">hal-00518454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de relations spatiales pour la reconnaissance d'expressions mathématiques manuscrites en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,51 +8897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un classifieur hybride pour la reconnaissance d'expressions mathématiques manuscrites en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,235 +9185,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using top n recognition candidates to categorize on-line handwritten documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+                <w:t xml:space="preserve">Online Writer Identification Using Alphabetic Information Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Document Analysis and Recognition (ICDAR 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.881-885, </w:t>
+              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San José, United States. pp.7247 OF-1 7247 OF-08, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.805644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405419v1</w:t>
+                <w:t xml:space="preserve">hal-00466916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Writer Identification Using Alphabetic Information Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guoxian Tan</w:t>
+                <w:t xml:space="preserve">Using top n recognition candidates to categorize on-line handwritten documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San José, United States. pp.7247 OF-1 7247 OF-08, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Document Analysis and Recognition (ICDAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.881-885, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.805644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466916v1</w:t>
+                <w:t xml:space="preserve">hal-00405419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line handwritten text categorization</w:t>
               </w:r>
@@ -9910,51 +9910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Handwritten Mathematical Expressions Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10112,217 +10112,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de Scripteurs à Partir de l'Écriture Manuscrite En-Ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siew Keng S.K. Chan</w:t>
+                <w:t xml:space="preserve">Online Writer Identification Using Fuzzy C-means Clustering of Character Prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong Haur Y.H. Tay</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 16e congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition, ICFHR'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada. pp.475-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463110v1</w:t>
+                <w:t xml:space="preserve">hal-00422324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Writer Identification Using Fuzzy C-means Clustering of Character Prototypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guoxian Tan</w:t>
+                <w:t xml:space="preserve">Identification de Scripteurs à Partir de l'Écriture Manuscrite En-Ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew Keng S.K. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Kot</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Haur Y.H. Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition, ICFHR'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada. pp.475-480</w:t>
+              <w:t xml:space="preserve">Actes de la 16e congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422324v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Nearest Neighbor Character Prototype Approach for Online Writer Identification</w:t>
               </w:r>
@@ -10403,77 +10403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Writer Identification using Character Prototypes Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siew Keng S.K. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Haur Y.H. Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San José, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10792,64 +10792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Text Independent Writer Identification Using Character Prototypes Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siew Keng S.K. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Haur Y.H. Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11280,51 +11280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11362,51 +11362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11444,51 +11444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11539,51 +11539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11647,51 +11647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDNN with masked inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alleau Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11945,51 +11945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12148,51 +12148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12360,51 +12360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12888,51 +12888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Julca-Aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S. T. Hirata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00349-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3817-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01667672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Medjkoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2647850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zanibbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Garain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0263-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.135-157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT925DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser Awal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB73FSMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1000-565X.2013.07.000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxian Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Kot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0110-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X7SHPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0108-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LRNCTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihuan Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xian Tan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2006.879766" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Perraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietisy/e88-d.8.1807" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshad Mahdavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598804320439" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598204170425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfhr-2018.2018.00061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Zhong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Weishen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Lianwen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.58" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianwen Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Hwan Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008409" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyung Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910638" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pillay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Blostein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876624" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12275-0_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZQHVCSR9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838769" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.73" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Yan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzuki Khalid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.137" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805644" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2008.45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.162" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISE.2008.222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Keng S.K. Chan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Haur Y.H. Tay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2007.4449745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaser Awal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viard-Gaudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. X. Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ep Prochasson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yusof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689109v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Julca-Aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S. T. Hirata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00349-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3817-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01667672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Medjkoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2647850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zanibbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Garain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0263-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.135-157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT925DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser Awal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB73FSMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1000-565X.2013.07.000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxian Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Kot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0110-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X7SHPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0108-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LRNCTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihuan Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xian Tan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2006.879766" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Perraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietisy/e88-d.8.1807" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshad Mahdavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598804320439" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598204170425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfhr-2018.2018.00061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Zhong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Weishen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Lianwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianwen Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Hwan Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008409" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyung Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910638" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pillay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Blostein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876624" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838769" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12275-0_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZQHVCSR9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.73" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Yan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzuki Khalid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805644" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2008.45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.162" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISE.2008.222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Keng S.K. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Haur Y.H. Tay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2007.4449745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaser Awal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viard-Gaudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. X. Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ep Prochasson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yusof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689109v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>