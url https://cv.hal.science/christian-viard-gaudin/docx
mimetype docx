--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1341,259 +1341,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuality of alphabet knowledge in online writer identification</w:t>
+                <w:t xml:space="preserve">Impact of On-line Handwriting Recognition Performance on Text Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoxian Tan</w:t>
+                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Kot</w:t>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13 (2), pp.147-157. </w:t>
+              <w:t xml:space="preserve">, 2010, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10032-009-0110-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-009-0108-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470505v1</w:t>
+                <w:t xml:space="preserve">hal-00470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of On-line Handwriting Recognition Performance on Text Categorization</w:t>
+                <w:t xml:space="preserve">Individuality of alphabet knowledge in online writer identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
+                <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+                <w:t xml:space="preserve">A. C. Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13 (2), </w:t>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.147-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10032-009-0108-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-009-0110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470502v1</w:t>
+                <w:t xml:space="preserve">hal-00470505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line hand-drawn electric circuit diagram recognition using 2D dynamic programming</w:t>
               </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo Xian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.3313-3323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de Scripteurs Utilisant les Distributions d'Allographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1876,248 +1876,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convolutional Neural Network Approach for Objective Video Quality Assessment</w:t>
+                <w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barba</w:t>
+                <w:t xml:space="preserve">Stéphane Péchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNN.2006.879766⟩</w:t>
+              <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287426v1</w:t>
+                <w:t xml:space="preserve">hal-00300143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t>
+                <w:t xml:space="preserve">A Convolutional Neural Network Approach for Objective Video Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
+                <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (5), pp.1316- 1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNN.2006.879766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300143v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Language Models for On-Line Handwriting Recognition</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Lallican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,51 +2233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéles n-gramme et n-classe pour la reconnaissance de l'écriture manuscrite en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,51 +2341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles n-gramme et n-classe pour la reconnaissance de l'écriture manuscrite en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning for Handwriting Recognition on Historical Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning for a Letter-Ngrams to Word Decoder in the Context of Historical Handwriting Recognition with Scarce Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodeur neuronal pour la transcription de documents manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
@@ -3279,304 +3279,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning for Structures Spotting in Unlabeled Handwritten Documents using Randomly Generated Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006598204170425⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681114v1</w:t>
+                <w:t xml:space="preserve">hal-01681124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langlois</w:t>
+                <w:t xml:space="preserve">Transfer Learning for Structures Spotting in Unlabeled Handwritten Documents using Randomly Generated Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006598204170425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681124v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Optical and Language Models through Encoder-Decoder Strategy for Transferable Handwriting Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,416 +3643,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-based BLSTM for mathematical expression recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Early Recognition of Handwritten Gestures based on Multi-classifier Reject Option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+              <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.154⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576305v1</w:t>
+                <w:t xml:space="preserve">hal-01653154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des registres manuscrits de la comédie-Italienne au XVIIIe siècle : de l'image au langage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree-based BLSTM for mathematical expression recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folle Journée de l'Imagerie Nantaise (FJIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757743v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Recognition of Handwritten Gestures based on Multi-classifier Reject Option</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des registres manuscrits de la comédie-Italienne au XVIIIe siècle : de l'image au langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folle Journée de l'Imagerie Nantaise (FJIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653154v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de reconnaissance d'écriture sur des documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,51 +4989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,481 +5398,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Alignment from Bimodal Mathematical Expression Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Shape Context and Neural Networks for Symbol Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2014 (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096510v1</w:t>
+                <w:t xml:space="preserve">hal-01150830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Shape Context and Neural Networks for Symbol Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
+                <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2014 (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150830v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICFHR 2014 Competition on Recognition of On-line Handwritten Mathematical Expressions (CROHME 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zanibbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete, Greece. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088774v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICFHR 2014 Competition on Recognition of On-line Handwritten Mathematical Expressions (CROHME 2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text Alignment from Bimodal Mathematical Expression Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Utpal Garain</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete, Greece. pp.205--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2014.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070712v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’Alignement des Signaux Écrit et Sonore</w:t>
               </w:r>
@@ -6090,256 +6090,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2013 CROHME: Third International Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Structural Pattern Recognition for Handwritten Math via Primitive Label Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zanibbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.865817-865817-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2008409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865627v1</w:t>
+                <w:t xml:space="preserve">hal-00852866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Structural Pattern Recognition for Handwritten Math via Primitive Label Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICDAR 2013 CROHME: Third International Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Garain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852866v1</w:t>
+                <w:t xml:space="preserve">hal-00865627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Online Handwriting and Audio Streams for Mathematical Expressions Recognition: a Bimodal Approach</w:t>
               </w:r>
@@ -6553,51 +6553,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'Informations Bi-modales pour la Reconnaissance d'Expressions Mathématiques : Cas des modalités audio et écriture manuscrite en ligne</w:t>
+                <w:t xml:space="preserve">Using Speech for Handwritten Mathematical Expression Recognition Disambiguation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
@@ -6615,73 +6615,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672003v1</w:t>
+                <w:t xml:space="preserve">hal-00717855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une distance entre deux ensembles de séquences avec la contrainte de continuité</w:t>
               </w:r>
@@ -6756,230 +6756,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatial relations to discover handwritten graphical symbols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinpeng Li</w:t>
+                <w:t xml:space="preserve">Fusion d'Informations Bi-modales pour la Reconnaissance d'Expressions Mathématiques : Cas des modalités audio et écriture manuscrite en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672002v1</w:t>
+                <w:t xml:space="preserve">hal-00672003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Speech for Handwritten Mathematical Expression Recognition Disambiguation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+                <w:t xml:space="preserve">Quantifying spatial relations to discover handwritten graphical symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717855v1</w:t>
+                <w:t xml:space="preserve">hal-00672002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing AnnotationWorkload Using a Codebook Mapping and its Evaluation in On-Line Handwriting</w:t>
               </w:r>
@@ -7086,51 +7086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Hyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,64 +7181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving handwriting by combining word spotting and manifold ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7279,256 +7279,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CROHME2011: Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handwritten and Audio Information Fusion for Mathematical Symbol Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin Hyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China. 4 p</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615216v1</w:t>
+                <w:t xml:space="preserve">hal-00615206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten and Audio Information Fusion for Mathematical Symbol Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CROHME2011: Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Garain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615206v1</w:t>
+                <w:t xml:space="preserve">hal-00615216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNSUPERVISED HANDWRITTEN GRAPHICAL SYMBOL LEARNING Using Minimum Description Length Principle on Relational Graph</w:t>
               </w:r>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
@@ -8061,485 +8061,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Classifier for Handwritten Mathematical Expression Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
+                <w:t xml:space="preserve">The Problem of Handwritten Mathematical Expression Recognition Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.840023⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Calcutta, India. pp.646 - 651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466874v1</w:t>
+                <w:t xml:space="preserve">hal-00518454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Approaches to On-line Handwriting Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
+                <w:t xml:space="preserve">A Hybrid Classifier for Handwritten Mathematical Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753403, </w:t>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753410-753410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.838769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.840023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466898v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Fusion Methods Applied to On-line Handwriting Information Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Combining Approaches to On-line Handwriting Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Milton Keynes, United Kingdom. pp.253-264, </w:t>
+              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12275-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.838769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470586v1</w:t>
+                <w:t xml:space="preserve">hal-00466898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problem of Handwritten Mathematical Expression Recognition Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Ranking Fusion Methods Applied to On-line Handwriting Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Milton Keynes, United Kingdom. pp.253-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12275-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00518454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de relations spatiales pour la reconnaissance d'expressions mathématiques manuscrites en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,64 +8802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de résultats en recherche d'information : application aux documents manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8897,51 +8897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un classifieur hybride pour la reconnaissance d'expressions mathématiques manuscrites en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9096,64 +9096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau schéma de pondération pour la catégorisation de documents manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9191,51 +9191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Writer Identification Using Alphabetic Information Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,64 +9295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using top n recognition candidates to categorize on-line handwritten documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9399,77 +9399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line handwritten text categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Recognition and Retrieval XVI (DRR 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San José, United States. pp.724709, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9503,64 +9503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la reconnaissance de l'écriture en-ligne sur une tâche de catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9598,64 +9598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of on-line handwritten documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Peña Saldarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9702,51 +9702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Retrieval Model for Online Handwritten Script Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9806,51 +9806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Alphabet Knowledge on Online Writer Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9910,51 +9910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Handwritten Mathematical Expressions Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,51 +10118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Writer Identification Using Fuzzy C-means Clustering of Character Prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10308,51 +10308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Nearest Neighbor Character Prototype Approach for Online Writer Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10723,51 +10723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. X. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. pp.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,51 +10913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ep Prochasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brazil. pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10995,51 +10995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la reconnaissance de mini-messages manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ep Prochasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11103,51 +11103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11198,51 +11198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Lallican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11280,51 +11280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11362,51 +11362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11444,51 +11444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11539,51 +11539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11647,51 +11647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDNN with masked inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alleau Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11945,51 +11945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12148,51 +12148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12360,51 +12360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12888,51 +12888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Julca-Aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S. T. Hirata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00349-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3817-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01667672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Medjkoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2647850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zanibbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Garain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0263-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.135-157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT925DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser Awal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB73FSMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1000-565X.2013.07.000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxian Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Kot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0110-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X7SHPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0108-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LRNCTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihuan Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xian Tan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2006.879766" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Perraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietisy/e88-d.8.1807" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshad Mahdavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598804320439" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598204170425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfhr-2018.2018.00061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Zhong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Weishen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Lianwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianwen Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Hwan Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008409" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyung Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910638" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pillay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Blostein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876624" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838769" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12275-0_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZQHVCSR9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.73" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Yan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzuki Khalid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805644" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2008.45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.162" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISE.2008.222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Keng S.K. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Haur Y.H. Tay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2007.4449745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaser Awal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viard-Gaudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. X. Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ep Prochasson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yusof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689109v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Julca-Aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S. T. Hirata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00349-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3817-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01667672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Medjkoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2647850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zanibbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Garain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0263-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.135-157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT925DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser Awal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB73FSMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1000-565X.2013.07.000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0108-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LRNCTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxian Tan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Kot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-009-0110-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X7SHPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihuan Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xian Tan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2006.879766" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Perraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietisy/e88-d.8.1807" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshad Mahdavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598804320439" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598204170425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfhr-2018.2018.00061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.154" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Zhong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Weishen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Lianwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianwen Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008409" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Hwan Kim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyung Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910638" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pillay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Blostein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876624" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838769" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12275-0_24" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZQHVCSR9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.73" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Yan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzuki Khalid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805644" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2008.45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.162" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISE.2008.222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Keng S.K. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Haur Y.H. Tay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2007.4449745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaser Awal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viard-Gaudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. X. Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ep Prochasson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yusof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689109v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>