--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1,32508 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...32456 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Walter </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian WalterProfesseur de Science du SolInstitut Agro Rennes-Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-waltera-1015-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-4942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080639399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1015-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· Professeur de Science du Sol à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsoils, but not toeslopes, store millennia-old PyC in a gently sloping catchment under temperate climate after centuries of cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Lebrun Thauront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Ascough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Doetterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.155 - 179. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukarkar Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkal Ismaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of soil‐related professional profiles for the future from a survey of European stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Veenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13469. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BA90CB372638, 14 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2024.16769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.103-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European stakeholder survey on soil science skills for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Veenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13449. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335231193113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of GlobalSoilMap soil properties at a broad scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 409, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Montoroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil total carbon mapping, in Djerid Arid area, using ASTER multispectral remote sensing data combined with laboratory spectral proximal sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-06698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between irrigation thresholds and promotion of soil organic carbon decomposition in sandy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Matteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Célicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Létourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Gumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.6733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarai Besma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montoroi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachicha Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Adam Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model averaging for mapping topsoil organic carbon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B.M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.114237. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon and Total Iron Effect on Soil Vis-SWNIR Spectraand Quantification of Their Contents Using PLS R Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (9), pp.1253-1267. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2020.1751187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the color of sandy soils from Wisconsin, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114039. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEODERMA.2019.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dan Lamso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 434 (1-2), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National estimation of soil organic carbon storage potential for arable soils: A data-driven approach coupled with carbon-landscape zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 666, pp.355-367. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stocks under different land uses and the applicability of the soil carbon saturation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of soil thickness by random survival forest at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Drowned in Water Impoundments: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution map of top- and subsoil carbon sequestration potential in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 630, pp.389-400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction accuracy of local and regional soil total carbon models, calibrated based on visible-near infrared spectra, in the Djerid arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. L. Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0967033518799518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomaou Dan Lamso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stocks under different land uses and the applicability of the soil carbon saturation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a pedotransfer function for soil bulk density on regional dataset and testing its validity over a larger area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une foreuse-carotteuse pour l’exploration de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comptabilisation et de vérification du stockage additionnel de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102 (3), pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l'écologie des plans d'eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.198-230. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Soubeiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Clay Content Mapping Using a Time Series of Landsat TM Data in Semi-Arid Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.6059-6078. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70506059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01180018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Gratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.44 - 56. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride concentration distribution under oak hedgerow: an indicator of the water-uptake zone of tree roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Trinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 386 (1-2), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2262-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of medium-term soil redistributions for different land use and landscape design scenarios within a vineyard landscape in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joy of teaching soil science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Balks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using &amp;quot;agroforestry&amp;quot; in the title: serving potential readers better by increasing the chances of being found by search engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (2), pp.383-384. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-013-9667-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaiel Berkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Djili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (8), pp.769-780. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.193-204. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : principe, mise en œuvre et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a soil compaction indicator in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (7), pp.1316 - 1324. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0586-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Effects of High Nitrogen Loads on Cation and Carbon Riverine Export in Agricultural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (17), pp.9447−9455. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301715t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00756561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.434-442. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soubega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the carbon saturation deficit of French agricultural topsoils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (4), pp.448-452. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2011.00366.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEM fluorescence characterization of farm manures and farm waste impacted natural stream waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de validation régionale par avis d'experts du modèle MESALES d'estimation de l'aléa érosif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés la terre – Avant de bâtir, il faut connaître les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional predictions of soil organic carbon content from spectral reflectance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (3), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-horizon dynamics in a historical hedged landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (3-4), pp.334-343. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil distribution in valleys according to stream order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a digital camera to measure soil organic carbon and iron contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (2), pp.442-447. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre extrait à l'EDTA dans les sols de France. Probabilités de carences et de toxicités selon la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting salinity hazards within a semiarid context by means of combining soil and remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Kader Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-2), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of carbon stocks in a beech forest (Fougères Forest - W. France): extrapolation from the plots to the whole forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil thickness evolution in a complex agricultural landscape at fine spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 133 (1-2), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial point-process statistics : concepts and application to the analysis of lead contamination in urban soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. Markus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.339-355. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de Données d'Analyses de Terre : un intérêt qui se confirme...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing quantitative soil-lanscape models for predicting the soil hydromorphic index at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168 (6), pp.445-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hedgerows on soil organic carbon storage in hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Layer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface topography to enhance the prediction of the spatial didtribution of soil wetness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, pp.2567-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal simulation of the field-scale evolution of organic carbon over the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.1477-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations précises des besoins en chaux dans le Massif Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (3), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractères d'hydromorphie et variabilité temporelle de la présence de Fe(II) dans les couvertures pédologiques du Massif armoricain. I. Exemple de deux toposéquences sur granite et sur schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon storage prediction in temperate hydromorphic soils using a morphologic index and digital elevation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166 (1), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil salinity in the Chelif Valley, Algeria, using local ordinary kriging with local variograms versus whole-area variogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR99114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du déficit en matière organique des sols français et des besoins potentiels en amendements organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping field-scale hydromorphic horizons using Radio-MT electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollier-Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (1-2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil hydromorphy prediction according to DEM resolution and available pedological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97, pp.405-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of auxiliary geophysical data to improve a soil-landscape model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollier-Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (12), pp.961-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1-3), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse nationale des analyses de terre réalisées entre 1990 et 1994. I. Constitution d'une banque de données cantonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claudot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse nationale des analyses de terre réalisées entre 1990 et 1994 : II. descriptions statistique et cartographique de la variabilité des horizons de surface des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du sol sur la circulation et la qualité des eaux au sein de paysages présentant un domaine hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, accepté, pp.95 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPPING WATERLOGGING OF SOILS USING DIGITAL TERRAIN MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (1), pp.27 - 34. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.3360090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des méthodes géostatistiques et de cartographie des sols pour l'estimation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (4), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de propriétés du sol par krigeage d'indicatrices confrontée à celle dérivée d'une carte pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (4), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité spatiale de propriétés du sol au sein de trois unités cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 27 (1), pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et environnement un cours complet des exercices des suppléments en ligne-master - écoles d'ingénieur - CAPES/AGREG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 881 p., 2011, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Girard, M.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Remy, J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Berthelin, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 881 p., 2011, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque sur l'éducation au sol Paris - Institut National Agronomique 11 juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bretin-Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification of Soil Description for the Modeling of Nitrogen Leaching with STICS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. I. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions, Vols I and Ii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Ag, 2018, 978-3-319-70548-4; 978-3-319-70547-7. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, a Factor in Plant Production: Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelin, Jacques and Valentin, Christian and Munch, Jean Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.147-162, 2018, 978-1-119-43806-9 978-1-78630-215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques des sols : du concept à sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Progress in Soil Science, 978-3-319-04084-4. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04084-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaiel Berkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des sols : description, modélisation et représentation de la variabilité spatiale des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robbez-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.427-453, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.528-546, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures spatialisées de propriétés du sol au sein d'une parcelle par sonde ISFET et mesures hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Viscarra-Rossell, R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aichi, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pedological knowledge into digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping : An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Elsevier, 658 p., 2007, Developments in Soil Science, 978-0-44-452958-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two reflectance techniques for the quantification of field soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sols du bassin versant du Cöet-Dan : caractéristiques hydrodynamiques des volumes pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Widiatmaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the place for soils in scenario-based ecosystem services approaches ? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-4377, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences en science du sol pour le futur de l’agriculture en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols "Les sols et les systèmes alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of chemical weathering related to intensive agriculture: evidence from groundwater dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une connaissance de la distribution des sols et de leurs propriétés dans l’espace. Les évolutions thématiques et scientifiques majeures des dernières décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Marcel Jamagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jun 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et vérification du stockage de carbone dans les sols, de l'échelle de la parcelle à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l'AAF "Stocker du carbone dans les sols pour lutter contre le changement climatique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Dec 2016, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de la planète (Conférence introductive invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Année Internationale des Sols (AIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil information to support food security and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Conference 2015 : Sustainable Uses of Soil in Harmony with Food Security, on the auspicious occasion for Celebration of the International Year of Soils 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Land Development Department. THA., Aug 2015, Phetchaburi, Thailand. 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring at regional and national levels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Soil Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of soil total carbon, in Djerid arid area, by merging Visible-Near infrared laboratory data to ASTER image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orleans, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations à moyen terme des redistribtuions des sols à l’échelle d’un paysage viticole méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing new methodology to assess direct and indirect impacts of agricultural activities on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of soil carbon in arid environment by regression-kriging combining ground based spectrometric data and Aster images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du carbone des sols en milieu aride par regression-krigeage combinant des données spectrométriques au sol et une image ASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorha Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes rencontres Hélio-SPIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectroscopy as a potential tool to monitor the mineralization of exogenous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon dynamics at regional scale: a review.Soil organic carbon dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring : ‘RMQS-Biodiv', a french pilot area experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infrared spectroscopy as a potential tool to monitor the mineralization of exogeneous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009 conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'estimation des modèles spectrométriques &amp;quot; site spécifique &amp;quot; et &amp;quot; régional &amp;quot;.Exemple de la teneur en carbone total et de la conductivité électrique des sols, en milieu aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture d'une Action de Recherche en Réseau financée par l'A.U.F.et d'un projet C.M.C.U, l'Unité de Recherche BiCADE-Manouba et le CGMED : Dynamiques des paysages Et télédétection : Aspects environnementaux Et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tunis (TU), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Near infrared spectroscopy and PLS prediction to monitor the mineralization of exogenous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du déficit de saturation en C des sols cultivés de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the stream order to model the internal structure and function of the wetlands within a catchment from the headwater to the sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du déficit de saturation en C des sols cultivés de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : une ressource négligée pourtant essentielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les géosciences au service de l'humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of the impact of landscape structure on soil morphogenetic processes in a complex agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis and monitoring of soil quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Swiss Soil Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Neuchâtel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring: “RMQS-Biodiv”, a French Pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive web mapping and monitoring of soil properties. A case study in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007. 21. International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter input on earthworm burrow properties and consequences on soil water movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organisation and earthworm bioturbation. From profile to fields scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure resulting from earthworm bioturbations and soil evolution in landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Earthworm Ecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des analyses de terres faites en France et croisement avec la carte pédologique au 1/1.000.000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris;Rennes, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1-2), pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal simulation approach of organic carbon at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of quantitative soil-landscape models for predicting soil properties at a regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, France. 13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative assessment of soil organic carbon proximally sensed digital imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. 11 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Boutaous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur l'état de compétences pédologiques pour le programme Inventaire, Gestion et Conservation des Sols (IGCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des compétences pédologiques susceptibles d’être mobilisées en région pour la constitution et l’exploitation des bases de données sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-quality indicators in LCA: method presentation with a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic chicken dejections on the soils of two contrasting outdoor-runs of AlterAviBio experimental facility: Ex-ante assessment of variations in C, N, P, Cu and Zn soil stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branche Française de la WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.894, 2010, 13. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de propriétés du sol et quantification de leur variabilité à moyenne échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris 6, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des sols en vue de leur gestion précise et de leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Henri Poincaré de Nancy, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02056022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des sols et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, Fonctions des sols et services écosystémiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR - ANR-16CE32-005-01 Soilserv programme 2016-2021 - Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation, déterminisme et surveillance de la qualité des sols en milieu limoneux acide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 99126, UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes; UMR 6553 Ecobio. 2002, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE NATIONALE DES ANALYSES DE TERRE : PERIODE 1990-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Française pour l'Etude des Sols. 1998, 68 p. + 25 cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie communale des teneurs en matière organique des sols bretons et analyse de leur évolution temporelle de 1980 à 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrocampus Ouest; ENSA de Rennes; UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId823"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -32563,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF7030C7"/>
+    <w:nsid w:val="A585BD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32711,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C176527"/>
+    <w:nsid w:val="09FAC198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32945,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-waltera-1015-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080639399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lebrun Thauront" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Ascough" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Doetterl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-155-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06698-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Matteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#233;licourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;tourneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gumiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86106-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B.M. Heuvelink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114237" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hartemink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEODERMA.2019.114039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.209" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Chabaane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033518799518" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01180018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Shabou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70506059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2262-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Hartemink" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Balks" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. S. Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drohan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Field" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2NM6FQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209188v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9667-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2011.00366.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQN4F6XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colmar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.08.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S8LKFNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B0LHWPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729921v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.02.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95K0DFK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666733v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460834v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Kader Douaoui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.10.009" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2PZ2CW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460809v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Markus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.705" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20CED3D438FF9CE0E847F91BB702BA52CF9BE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669898v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461019v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Layer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672927v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673837v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Hoyos" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681618v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Douaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR99114" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670345v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourmeau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068893v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudot," TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouedo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Claudot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065578v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezzahar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.3360090104" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D4004A352E9D7D73285EA28781C2162598A9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065564v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065515v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729393v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. R&#233;my" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808595v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Girard, M.C." TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Remy, J.C." TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Berthelin, J." TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065668v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Zoghlami" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_305" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962150v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729371v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729362v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820128v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Viscarra-Rossell, R.A." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aichi, H." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829544v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510168v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792373v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209297v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209289v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793590v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740640v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729665v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729666v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Zaouchi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanna" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729679v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorha Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729678v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729675v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730027v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouchi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742007v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730007v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755902v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730105v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montreuil" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729185v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729757v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729805v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755501v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102353v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schrader" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766837v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730045v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833277v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461029v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461028v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850833v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02056022v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461115v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-waltera-1015-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080639399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lebrun Thauront" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Ascough" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Doetterl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-155-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06698-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Matteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#233;licourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;tourneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gumiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86106-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B.M. Heuvelink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114237" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hartemink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEODERMA.2019.114039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.209" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Chabaane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033518799518" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01180018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Shabou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70506059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2262-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Hartemink" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Balks" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. S. Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drohan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Field" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2NM6FQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209188v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9667-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2011.00366.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQN4F6XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colmar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.08.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S8LKFNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B0LHWPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.02.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95K0DFK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666733v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460834v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Kader Douaoui" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.10.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2PZ2CW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460809v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Markus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.705" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20CED3D438FF9CE0E847F91BB702BA52CF9BE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669898v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461019v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Layer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672927v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673837v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Hoyos" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681618v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Douaoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR99114" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670345v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourmeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068893v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudot," TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouedo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Claudot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065578v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezzahar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.3360090104" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D4004A352E9D7D73285EA28781C2162598A9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065564v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065515v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729393v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. R&#233;my" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808595v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Girard, M.C." TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Remy, J.C." TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Berthelin, J." TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065668v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Zoghlami" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_305" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962150v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729371v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729362v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820128v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Viscarra-Rossell, R.A." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aichi, H." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829544v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510168v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792373v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209297v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209289v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793590v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740640v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729665v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729678v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729679v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorha Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729666v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Zaouchi" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanna" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729675v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730027v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouchi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742007v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730007v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755902v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730105v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montreuil" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729185v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729757v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729805v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755501v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102353v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schrader" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766837v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730045v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833277v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461029v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461028v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461115v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850833v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02056022v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219271v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299072v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088230v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claudot" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058957v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>