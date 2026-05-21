--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Walter </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian WalterProfesseur de Science du SolInstitut Agro Rennes-Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-waltera-1015-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-4942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080639399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1015-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· Professeur de Science du Sol à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsoils, but not toeslopes, store millennia-old PyC in a gently sloping catchment under temperate climate after centuries of cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Lebrun Thauront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Ascough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Doetterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.155 - 179. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukarkar Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkal Ismaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of soil‐related professional profiles for the future from a survey of European stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Veenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13469. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BA90CB372638, 14 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2024.16769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.103-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European stakeholder survey on soil science skills for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Veenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13449. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335231193113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of GlobalSoilMap soil properties at a broad scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 409, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Montoroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil total carbon mapping, in Djerid Arid area, using ASTER multispectral remote sensing data combined with laboratory spectral proximal sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-06698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between irrigation thresholds and promotion of soil organic carbon decomposition in sandy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Matteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Célicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Létourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Gumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.6733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarai Besma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montoroi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachicha Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Adam Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model averaging for mapping topsoil organic carbon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B.M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.114237. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon and Total Iron Effect on Soil Vis-SWNIR Spectraand Quantification of Their Contents Using PLS R Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (9), pp.1253-1267. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2020.1751187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the color of sandy soils from Wisconsin, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114039. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEODERMA.2019.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dan Lamso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 434 (1-2), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National estimation of soil organic carbon storage potential for arable soils: A data-driven approach coupled with carbon-landscape zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 666, pp.355-367. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stocks under different land uses and the applicability of the soil carbon saturation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of soil thickness by random survival forest at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Drowned in Water Impoundments: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution map of top- and subsoil carbon sequestration potential in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 630, pp.389-400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction accuracy of local and regional soil total carbon models, calibrated based on visible-near infrared spectra, in the Djerid arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. L. Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0967033518799518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomaou Dan Lamso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stocks under different land uses and the applicability of the soil carbon saturation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a pedotransfer function for soil bulk density on regional dataset and testing its validity over a larger area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une foreuse-carotteuse pour l’exploration de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comptabilisation et de vérification du stockage additionnel de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102 (3), pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l'écologie des plans d'eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.198-230. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Soubeiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Clay Content Mapping Using a Time Series of Landsat TM Data in Semi-Arid Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.6059-6078. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70506059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01180018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Gratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.44 - 56. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride concentration distribution under oak hedgerow: an indicator of the water-uptake zone of tree roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Trinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 386 (1-2), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2262-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of medium-term soil redistributions for different land use and landscape design scenarios within a vineyard landscape in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joy of teaching soil science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Balks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using &amp;quot;agroforestry&amp;quot; in the title: serving potential readers better by increasing the chances of being found by search engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (2), pp.383-384. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-013-9667-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaiel Berkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Djili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (8), pp.769-780. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.193-204. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : principe, mise en œuvre et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a soil compaction indicator in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (7), pp.1316 - 1324. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0586-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Effects of High Nitrogen Loads on Cation and Carbon Riverine Export in Agricultural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (17), pp.9447−9455. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301715t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00756561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.434-442. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soubega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the carbon saturation deficit of French agricultural topsoils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (4), pp.448-452. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2011.00366.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEM fluorescence characterization of farm manures and farm waste impacted natural stream waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de validation régionale par avis d'experts du modèle MESALES d'estimation de l'aléa érosif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés la terre – Avant de bâtir, il faut connaître les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional predictions of soil organic carbon content from spectral reflectance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (3), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-horizon dynamics in a historical hedged landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (3-4), pp.334-343. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil distribution in valleys according to stream order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a digital camera to measure soil organic carbon and iron contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (2), pp.442-447. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre extrait à l'EDTA dans les sols de France. Probabilités de carences et de toxicités selon la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting salinity hazards within a semiarid context by means of combining soil and remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Kader Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-2), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of carbon stocks in a beech forest (Fougères Forest - W. France): extrapolation from the plots to the whole forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil thickness evolution in a complex agricultural landscape at fine spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 133 (1-2), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial point-process statistics : concepts and application to the analysis of lead contamination in urban soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. Markus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.339-355. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de Données d'Analyses de Terre : un intérêt qui se confirme...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing quantitative soil-lanscape models for predicting the soil hydromorphic index at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168 (6), pp.445-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hedgerows on soil organic carbon storage in hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Layer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface topography to enhance the prediction of the spatial didtribution of soil wetness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, pp.2567-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal simulation of the field-scale evolution of organic carbon over the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.1477-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations précises des besoins en chaux dans le Massif Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (3), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractères d'hydromorphie et variabilité temporelle de la présence de Fe(II) dans les couvertures pédologiques du Massif armoricain. I. Exemple de deux toposéquences sur granite et sur schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon storage prediction in temperate hydromorphic soils using a morphologic index and digital elevation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166 (1), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil salinity in the Chelif Valley, Algeria, using local ordinary kriging with local variograms versus whole-area variogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR99114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du déficit en matière organique des sols français et des besoins potentiels en amendements organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping field-scale hydromorphic horizons using Radio-MT electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollier-Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (1-2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil hydromorphy prediction according to DEM resolution and available pedological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97, pp.405-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of auxiliary geophysical data to improve a soil-landscape model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollier-Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (12), pp.961-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1-3), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse nationale des analyses de terre réalisées entre 1990 et 1994. I. Constitution d'une banque de données cantonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claudot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse nationale des analyses de terre réalisées entre 1990 et 1994 : II. descriptions statistique et cartographique de la variabilité des horizons de surface des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du sol sur la circulation et la qualité des eaux au sein de paysages présentant un domaine hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, accepté, pp.95 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPPING WATERLOGGING OF SOILS USING DIGITAL TERRAIN MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (1), pp.27 - 34. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.3360090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des méthodes géostatistiques et de cartographie des sols pour l'estimation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (4), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de propriétés du sol par krigeage d'indicatrices confrontée à celle dérivée d'une carte pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (4), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité spatiale de propriétés du sol au sein de trois unités cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 27 (1), pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et environnement un cours complet des exercices des suppléments en ligne-master - écoles d'ingénieur - CAPES/AGREG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 881 p., 2011, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Girard, M.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Remy, J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Berthelin, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 881 p., 2011, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque sur l'éducation au sol Paris - Institut National Agronomique 11 juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bretin-Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification of Soil Description for the Modeling of Nitrogen Leaching with STICS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. I. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions, Vols I and Ii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Ag, 2018, 978-3-319-70548-4; 978-3-319-70547-7. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, a Factor in Plant Production: Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelin, Jacques and Valentin, Christian and Munch, Jean Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.147-162, 2018, 978-1-119-43806-9 978-1-78630-215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques des sols : du concept à sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Progress in Soil Science, 978-3-319-04084-4. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04084-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaiel Berkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des sols : description, modélisation et représentation de la variabilité spatiale des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robbez-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.427-453, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.528-546, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures spatialisées de propriétés du sol au sein d'une parcelle par sonde ISFET et mesures hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Viscarra-Rossell, R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aichi, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pedological knowledge into digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping : An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Elsevier, 658 p., 2007, Developments in Soil Science, 978-0-44-452958-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two reflectance techniques for the quantification of field soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sols du bassin versant du Cöet-Dan : caractéristiques hydrodynamiques des volumes pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Widiatmaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the place for soils in scenario-based ecosystem services approaches ? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-4377, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences en science du sol pour le futur de l’agriculture en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols "Les sols et les systèmes alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of chemical weathering related to intensive agriculture: evidence from groundwater dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une connaissance de la distribution des sols et de leurs propriétés dans l’espace. Les évolutions thématiques et scientifiques majeures des dernières décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Marcel Jamagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jun 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et vérification du stockage de carbone dans les sols, de l'échelle de la parcelle à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l'AAF "Stocker du carbone dans les sols pour lutter contre le changement climatique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Dec 2016, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de la planète (Conférence introductive invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Année Internationale des Sols (AIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil information to support food security and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Conference 2015 : Sustainable Uses of Soil in Harmony with Food Security, on the auspicious occasion for Celebration of the International Year of Soils 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Land Development Department. THA., Aug 2015, Phetchaburi, Thailand. 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring at regional and national levels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Soil Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of soil total carbon, in Djerid arid area, by merging Visible-Near infrared laboratory data to ASTER image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orleans, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations à moyen terme des redistribtuions des sols à l’échelle d’un paysage viticole méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing new methodology to assess direct and indirect impacts of agricultural activities on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of soil carbon in arid environment by regression-kriging combining ground based spectrometric data and Aster images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du carbone des sols en milieu aride par regression-krigeage combinant des données spectrométriques au sol et une image ASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorha Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes rencontres Hélio-SPIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectroscopy as a potential tool to monitor the mineralization of exogenous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon dynamics at regional scale: a review.Soil organic carbon dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring : ‘RMQS-Biodiv', a french pilot area experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infrared spectroscopy as a potential tool to monitor the mineralization of exogeneous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009 conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'estimation des modèles spectrométriques &amp;quot; site spécifique &amp;quot; et &amp;quot; régional &amp;quot;.Exemple de la teneur en carbone total et de la conductivité électrique des sols, en milieu aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture d'une Action de Recherche en Réseau financée par l'A.U.F.et d'un projet C.M.C.U, l'Unité de Recherche BiCADE-Manouba et le CGMED : Dynamiques des paysages Et télédétection : Aspects environnementaux Et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tunis (TU), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Near infrared spectroscopy and PLS prediction to monitor the mineralization of exogenous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du déficit de saturation en C des sols cultivés de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the stream order to model the internal structure and function of the wetlands within a catchment from the headwater to the sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du déficit de saturation en C des sols cultivés de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : une ressource négligée pourtant essentielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les géosciences au service de l'humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of the impact of landscape structure on soil morphogenetic processes in a complex agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis and monitoring of soil quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Swiss Soil Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Neuchâtel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring: “RMQS-Biodiv”, a French Pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive web mapping and monitoring of soil properties. A case study in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007. 21. International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter input on earthworm burrow properties and consequences on soil water movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organisation and earthworm bioturbation. From profile to fields scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure resulting from earthworm bioturbations and soil evolution in landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Earthworm Ecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des analyses de terres faites en France et croisement avec la carte pédologique au 1/1.000.000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris;Rennes, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1-2), pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal simulation approach of organic carbon at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of quantitative soil-landscape models for predicting soil properties at a regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, France. 13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative assessment of soil organic carbon proximally sensed digital imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. 11 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Boutaous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur l'état de compétences pédologiques pour le programme Inventaire, Gestion et Conservation des Sols (IGCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des compétences pédologiques susceptibles d’être mobilisées en région pour la constitution et l’exploitation des bases de données sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-quality indicators in LCA: method presentation with a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic chicken dejections on the soils of two contrasting outdoor-runs of AlterAviBio experimental facility: Ex-ante assessment of variations in C, N, P, Cu and Zn soil stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branche Française de la WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.894, 2010, 13. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de propriétés du sol et quantification de leur variabilité à moyenne échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris 6, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des sols en vue de leur gestion précise et de leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Henri Poincaré de Nancy, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02056022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des sols et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, Fonctions des sols et services écosystémiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR - ANR-16CE32-005-01 Soilserv programme 2016-2021 - Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation, déterminisme et surveillance de la qualité des sols en milieu limoneux acide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 99126, UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes; UMR 6553 Ecobio. 2002, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE NATIONALE DES ANALYSES DE TERRE : PERIODE 1990-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Française pour l'Etude des Sols. 1998, 68 p. + 25 cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie communale des teneurs en matière organique des sols bretons et analyse de leur évolution temporelle de 1980 à 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrocampus Ouest; ENSA de Rennes; UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId823"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Walter </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian WalterProfesseur de Science du SolInstitut Agro Rennes-Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-waltera-1015-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-4942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080639399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gU7whz4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1015-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· Professeur de Science du Sol à </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsoils, but not toeslopes, store millennia-old PyC in a gently sloping catchment under temperate climate after centuries of cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Lebrun Thauront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Ascough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Doetterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.155 - 179. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition rates of Tea Bags in two agricultural systems under the climatic conditions of the Algerian Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukarkar Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkal Ismaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and water dynamics of irrigated vertisols cultivated with fodder crop of Echinochloa stagnina in Niger River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BA90CB372638, 14 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2024.16769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of soil‐related professional profiles for the future from a survey of European stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Veenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13469. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection multi-temporelle à l’identification de zones potentiellement salées dans les périmètres irrigués du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.103-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European stakeholder survey on soil science skills for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Veenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13449. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the temporal trend of cultivated soil organic carbon content using visible near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335231193113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Whole Profile Soil Organic Carbon Dynamics Considering Soil Redistribution under Future Climate Change and Landscape Projections over the Lower Hunter Valley, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of GlobalSoilMap soil properties at a broad scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 409, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Modeling of Saline-Sodic Vertisol Reclamation by Echinochloa stagnina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple electromagnetic data to map spatiotemporal variability of soil salinity in Kairouan region, Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Montoroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.186-202. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40333-022-0052-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des services écosystémiques fournis par les sols agricoles en appui à la planification territoriale : Cas des systèmes prairiaux du territoire de Nantes Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (Numéro spécial "Fonctions des sols et services écosystémiques"), pp.113-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil total carbon mapping, in Djerid Arid area, using ASTER multispectral remote sensing data combined with laboratory spectral proximal sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-06698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between irrigation thresholds and promotion of soil organic carbon decomposition in sandy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Matteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Célicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Létourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Gumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.6733. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinization monitoring method evolution at various spatial and temporal scales in arid context: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarai Besma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montoroi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachicha Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-06557-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model averaging for mapping topsoil organic carbon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B.M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.114237. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Salinity Assessment in Irrigated Paddy Fields of the Niger Valley Using a Four-Year Time Series of Sentinel-2 Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Adam Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (20), pp.3399. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12203399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon and Total Iron Effect on Soil Vis-SWNIR Spectraand Quantification of Their Contents Using PLS R Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (9), pp.1253-1267. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2020.1751187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the color of sandy soils from Wisconsin, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114039. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEODERMA.2019.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National estimation of soil organic carbon storage potential for arable soils: A data-driven approach coupled with carbon-landscape zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 666, pp.355-367. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dan Lamso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 434 (1-2), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3853-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stocks under different land uses and the applicability of the soil carbon saturation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of soil thickness by random survival forest at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Drowned in Water Impoundments: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution map of top- and subsoil carbon sequestration potential in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 630, pp.389-400. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction accuracy of local and regional soil total carbon models, calibrated based on visible-near infrared spectra, in the Djerid arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. L. Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0967033518799518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinochloa stagnina improves soil structure and phytodesalinization of irrigated saline sodic Vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomaou Dan Lamso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stocks under different land uses and the applicability of the soil carbon saturation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a pedotransfer function for soil bulk density on regional dataset and testing its validity over a larger area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une foreuse-carotteuse pour l’exploration de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comptabilisation et de vérification du stockage additionnel de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102 (3), pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l'écologie des plans d'eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Nassirou Ado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Soubeiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.198-230. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and nitrogen mineralization in a poorly-drained mineral soil under transient waterlogged conditions: an incubation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Tete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (3), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Gratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.44 - 56. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Clay Content Mapping Using a Time Series of Landsat TM Data in Semi-Arid Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.6059-6078. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70506059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01180018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride concentration distribution under oak hedgerow: an indicator of the water-uptake zone of tree roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Trinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 386 (1-2), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2262-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of medium-term soil redistributions for different land use and landscape design scenarios within a vineyard landscape in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joy of teaching soil science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Balks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective dynamics of soil carbon sequestration in Sahelian agrosystems in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using &amp;quot;agroforestry&amp;quot; in the title: serving potential readers better by increasing the chances of being found by search engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (2), pp.383-384. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-013-9667-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal monitoring of soil salinity by electromagnetic conductivity in irrigated sandy soils from a Saharan oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaiel Berkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Djili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (8), pp.769-780. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital assessment of soil-salinity dynamics after a major flood in the Niger River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadji Guero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.193-204. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : principe, mise en œuvre et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a soil compaction indicator in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (7), pp.1316 - 1324. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0586-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Effects of High Nitrogen Loads on Cation and Carbon Riverine Export in Agricultural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (17), pp.9447−9455. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301715t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00756561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.434-442. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting soil salinity changes in irrigated Vertisols by electrical resistivity prospection during a desalinisation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soubega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the carbon saturation deficit of French agricultural topsoils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (4), pp.448-452. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2011.00366.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEM fluorescence characterization of farm manures and farm waste impacted natural stream waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Landscape-Scale Modeling of Soil Organic Matter Dynamics in Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2009.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de validation régionale par avis d'experts du modèle MESALES d'estimation de l'aléa érosif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés la terre – Avant de bâtir, il faut connaître les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional predictions of soil organic carbon content from spectral reflectance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (3), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-horizon dynamics in a historical hedged landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (3-4), pp.334-343. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil distribution in valleys according to stream order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a digital camera to measure soil organic carbon and iron contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (2), pp.442-447. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting salinity hazards within a semiarid context by means of combining soil and remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Kader Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-2), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre extrait à l'EDTA dans les sols de France. Probabilités de carences et de toxicités selon la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of carbon stocks in a beech forest (Fougères Forest - W. France): extrapolation from the plots to the whole forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil thickness evolution in a complex agricultural landscape at fine spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 133 (1-2), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial point-process statistics : concepts and application to the analysis of lead contamination in urban soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. Markus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.339-355. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de Données d'Analyses de Terre : un intérêt qui se confirme...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing quantitative soil-lanscape models for predicting the soil hydromorphic index at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168 (6), pp.445-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hedgerows on soil organic carbon storage in hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Layer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface topography to enhance the prediction of the spatial didtribution of soil wetness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, pp.2567-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal simulation of the field-scale evolution of organic carbon over the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.1477-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations précises des besoins en chaux dans le Massif Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (3), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractères d'hydromorphie et variabilité temporelle de la présence de Fe(II) dans les couvertures pédologiques du Massif armoricain. I. Exemple de deux toposéquences sur granite et sur schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon storage prediction in temperate hydromorphic soils using a morphologic index and digital elevation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166 (1), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil salinity in the Chelif Valley, Algeria, using local ordinary kriging with local variograms versus whole-area variogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR99114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du déficit en matière organique des sols français et des besoins potentiels en amendements organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping field-scale hydromorphic horizons using Radio-MT electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollier-Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (1-2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cartes pédologiques pour identifier le rôle du régime tectonique sur la répartition régionale de la perméabilité des altérites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330, pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil hydromorphy prediction according to DEM resolution and available pedological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97, pp.405-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of auxiliary geophysical data to improve a soil-landscape model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollier-Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (12), pp.961-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1-3), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse nationale des analyses de terre réalisées entre 1990 et 1994 : II. descriptions statistique et cartographique de la variabilité des horizons de surface des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse nationale des analyses de terre réalisées entre 1990 et 1994. I. Constitution d'une banque de données cantonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claudot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du sol sur la circulation et la qualité des eaux au sein de paysages présentant un domaine hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, accepté, pp.95 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPPING WATERLOGGING OF SOILS USING DIGITAL TERRAIN MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (1), pp.27 - 34. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.3360090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des méthodes géostatistiques et de cartographie des sols pour l'estimation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (4), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de propriétés du sol par krigeage d'indicatrices confrontée à celle dérivée d'une carte pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (4), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité spatiale de propriétés du sol au sein de trois unités cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 27 (1), pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et environnement un cours complet des exercices des suppléments en ligne-master - écoles d'ingénieur - CAPES/AGREG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 881 p., 2011, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Girard, M.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Remy, J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Berthelin, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 881 p., 2011, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque sur l'éducation au sol Paris - Institut National Agronomique 11 juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bretin-Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification of Soil Description for the Modeling of Nitrogen Leaching with STICS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. I. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions, Vols I and Ii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Ag, 2018, 978-3-319-70548-4; 978-3-319-70547-7. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, a Factor in Plant Production: Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelin, Jacques and Valentin, Christian and Munch, Jean Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.147-162, 2018, 978-1-119-43806-9 978-1-78630-215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques des sols : du concept à sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Progress in Soil Science, 978-3-319-04084-4. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04084-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal soil salinity monitoring in oasis ecosystems by EM conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaiel Berkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des sols : description, modélisation et représentation de la variabilité spatiale des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robbez-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.427-453, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.528-546, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures spatialisées de propriétés du sol au sein d'une parcelle par sonde ISFET et mesures hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Viscarra-Rossell, R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aichi, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pedological knowledge into digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping : An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Elsevier, 658 p., 2007, Developments in Soil Science, 978-0-44-452958-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two reflectance techniques for the quantification of field soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sols du bassin versant du Cöet-Dan : caractéristiques hydrodynamiques des volumes pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Widiatmaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the place for soils in scenario-based ecosystem services approaches ? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-4377, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences en science du sol pour le futur de l’agriculture en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols "Les sols et les systèmes alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of chemical weathering related to intensive agriculture: evidence from groundwater dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une connaissance de la distribution des sols et de leurs propriétés dans l’espace. Les évolutions thématiques et scientifiques majeures des dernières décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Marcel Jamagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jun 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et vérification du stockage de carbone dans les sols, de l'échelle de la parcelle à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l'AAF "Stocker du carbone dans les sols pour lutter contre le changement climatique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Dec 2016, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de la planète (Conférence introductive invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Année Internationale des Sols (AIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil information to support food security and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Conference 2015 : Sustainable Uses of Soil in Harmony with Food Security, on the auspicious occasion for Celebration of the International Year of Soils 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Land Development Department. THA., Aug 2015, Phetchaburi, Thailand. 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring at regional and national levels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Soil Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of soil total carbon, in Djerid arid area, by merging Visible-Near infrared laboratory data to ASTER image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orleans, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations à moyen terme des redistribtuions des sols à l’échelle d’un paysage viticole méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing new methodology to assess direct and indirect impacts of agricultural activities on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of soil carbon in arid environment by regression-kriging combining ground based spectrometric data and Aster images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du carbone des sols en milieu aride par regression-krigeage combinant des données spectrométriques au sol et une image ASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorha Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes rencontres Hélio-SPIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectroscopy as a potential tool to monitor the mineralization of exogenous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon dynamics at regional scale: a review.Soil organic carbon dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne (AUT), Austria. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and methods to assess soil organic matter at regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infrared spectroscopy as a potential tool to monitor the mineralization of exogeneous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009 conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring : ‘RMQS-Biodiv', a french pilot area experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de la dynamique de la matière organique du sol à l'échelle du paysage : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2009 Séminaire Matières organiques et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Saint Maxime (FR), France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'estimation des modèles spectrométriques &amp;quot; site spécifique &amp;quot; et &amp;quot; régional &amp;quot;.Exemple de la teneur en carbone total et de la conductivité électrique des sols, en milieu aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture d'une Action de Recherche en Réseau financée par l'A.U.F.et d'un projet C.M.C.U, l'Unité de Recherche BiCADE-Manouba et le CGMED : Dynamiques des paysages Et télédétection : Aspects environnementaux Et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tunis (TU), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Near infrared spectroscopy and PLS prediction to monitor the mineralization of exogenous organic matter within the soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du déficit de saturation en C des sols cultivés de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the stream order to model the internal structure and function of the wetlands within a catchment from the headwater to the sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du déficit de saturation en C des sols cultivés de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil electrical resistivity to characterize 3D soil organization with a complex agricultural landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : une ressource négligée pourtant essentielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les géosciences au service de l'humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis and monitoring of soil quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Swiss Soil Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Neuchâtel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of the impact of landscape structure on soil morphogenetic processes in a complex agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring: “RMQS-Biodiv”, a French Pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agricultural landscape modelling with dynamic modelling of soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive web mapping and monitoring of soil properties. A case study in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007. 21. International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter input on earthworm burrow properties and consequences on soil water movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organisation and earthworm bioturbation. From profile to fields scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure resulting from earthworm bioturbations and soil evolution in landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Earthworm Ecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des analyses de terres faites en France et croisement avec la carte pédologique au 1/1.000.000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris;Rennes, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1-2), pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal simulation approach of organic carbon at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of quantitative soil-landscape models for predicting soil properties at a regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, France. 13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative assessment of soil organic carbon proximally sensed digital imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand. 11 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon dynamics under land-use and management scenarios in a metropolitan urban–rural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leproust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-13707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Boutaous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur l'état de compétences pédologiques pour le programme Inventaire, Gestion et Conservation des Sols (IGCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des compétences pédologiques susceptibles d’être mobilisées en région pour la constitution et l’exploitation des bases de données sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-quality indicators in LCA: method presentation with a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic chicken dejections on the soils of two contrasting outdoor-runs of AlterAviBio experimental facility: Ex-ante assessment of variations in C, N, P, Cu and Zn soil stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branche Française de la WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.894, 2010, 13. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de propriétés du sol et quantification de leur variabilité à moyenne échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris 6, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des sols en vue de leur gestion précise et de leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Henri Poincaré de Nancy, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02056022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des sols et services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, Fonctions des sols et services écosystémiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR - ANR-16CE32-005-01 Soilserv programme 2016-2021 - Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation, déterminisme et surveillance de la qualité des sols en milieu limoneux acide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 99126, UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes; UMR 6553 Ecobio. 2002, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE NATIONALE DES ANALYSES DE TERRE : PERIODE 1990-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Française pour l'Etude des Sols. 1998, 68 p. + 25 cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie communale des teneurs en matière organique des sols bretons et analyse de leur évolution temporelle de 1980 à 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrocampus Ouest; ENSA de Rennes; UMR SAS, 65 rue de Saint-Brieuc, 35000 Rennes. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId834"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A585BD52"/>
+    <w:nsid w:val="DA487315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09FAC198"/>
+    <w:nsid w:val="6BA3AF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-waltera-1015-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080639399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1015-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lebrun Thauront" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Ascough" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Doetterl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-155-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06698-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Matteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#233;licourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;tourneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gumiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86106-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B.M. Heuvelink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114237" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hartemink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEODERMA.2019.114039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.209" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Chabaane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033518799518" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01180018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Shabou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70506059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2262-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Hartemink" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Balks" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. S. Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drohan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Field" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2NM6FQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209188v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9667-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2011.00366.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQN4F6XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colmar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.08.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S8LKFNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B0LHWPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.02.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95K0DFK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666733v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460834v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Kader Douaoui" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.10.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2PZ2CW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460809v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Markus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.705" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20CED3D438FF9CE0E847F91BB702BA52CF9BE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669898v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461019v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Layer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672927v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673837v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Hoyos" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681618v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Douaoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR99114" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670345v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourmeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068893v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudot," TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouedo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Claudot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065578v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezzahar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.3360090104" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D4004A352E9D7D73285EA28781C2162598A9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065564v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065515v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729393v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. R&#233;my" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808595v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Girard, M.C." TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Remy, J.C." TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Berthelin, J." TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065668v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Zoghlami" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_305" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962150v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729371v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729362v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820128v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Viscarra-Rossell, R.A." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aichi, H." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829544v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510168v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792373v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209297v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209289v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793590v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740640v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729665v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729678v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729679v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorha Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729666v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Zaouchi" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanna" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729675v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730027v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouchi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742007v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730007v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755902v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730105v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montreuil" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729185v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729757v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729805v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755501v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102353v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schrader" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766837v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730045v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833277v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461029v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461028v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461115v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850833v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02056022v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219271v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299072v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088230v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claudot" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058957v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-waltera-1015-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-4942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080639399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gU7whz4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1015-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lebrun Thauront" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Ascough" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Doetterl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-155-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukarkar Fatiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkal Ismaiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07660-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2024.16769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veenstra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moussa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335231193113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Malone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115567" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zarai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montoroi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachicha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0052-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Fisher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06698-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Matteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#233;licourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;tourneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gumiere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86106-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarai Besma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montoroi Jean Pierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha Mohamed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-06557-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B.M. Heuvelink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam Boukary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hartemink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEODERMA.2019.114039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.249" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dan Lamso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3853-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074739v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.209" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Chabaane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanaa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033518799518" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomaou Dan Lamso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712872v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637741v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Tete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12234" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVXWD98L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01180018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Shabou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70506059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2262-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Hartemink" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Balks" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. S. Chen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drohan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Field" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.016" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2NM6FQL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209186v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2013.10.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209188v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9667-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaiel Berkal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Djili" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13305" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q570FG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849168v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soubega" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCR1HW69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2011.00366.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQN4F6XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0412" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729671v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colmar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729664v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.08.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S8LKFNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729908v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B0LHWPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.02.007" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95K0DFK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460834v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Kader Douaoui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.10.009" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2PZ2CW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666733v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460809v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Markus" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.705" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20CED3D438FF9CE0E847F91BB702BA52CF9BE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669898v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675891v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461019v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Layer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672927v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673837v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461002v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Hoyos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460967v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Herpin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681618v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Douaoui" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR99114" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670345v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourmeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676743v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollier-Larousse" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696915v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693666v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685755v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088128v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Claudot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouedo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068893v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudot," TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065578v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezzahar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.3360090104" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D4004A352E9D7D73285EA28781C2162598A9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065564v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065515v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729393v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. R&#233;my" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808595v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Girard, M.C." TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Remy, J.C." TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Berthelin, J." TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065668v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Zoghlami" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_305" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962150v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209146v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729371v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729362v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820128v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Viscarra-Rossell, R.A." TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aichi, H." TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829544v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842541v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Widiatmaka" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501357v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510168v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792373v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604764v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209297v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209289v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793590v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740640v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729665v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729678v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729679v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorha Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729666v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Zaouchi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanna" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729675v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729991v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730027v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouchi" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730020v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742007v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730007v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755902v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730105v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montreuil" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729185v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729757v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729805v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729113v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755501v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102353v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schrader" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766837v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730045v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833277v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461029v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461028v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625532v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leproust" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-13707" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461115v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850833v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02056022v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219271v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299072v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068855v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088230v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claudot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058957v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>