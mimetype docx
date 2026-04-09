--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Wolf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian WOLF a obtenu un &amp;quot;Diplom Ingenieur der Informatik&amp;quot; de l'Université de Technologie de Vienne en 2000, puis un doctorat en informatique de l'INSA de Lyon en 2003, et l'habilitation à diriger des recherches en 2012, également de l'INSA de Lyon . De septembre 2004 à août 2005, il était Mâitre de Conférences à l'Université Louis Pasteur, Strasbourg et membre du Laboratoire des Sciences de l'Images, de l'Informatique et de la Télédétection (LSIIT). Depuis 2005 il est Maître de Conférences à l'INSA de Lyon et membre du Laboratoire d'Informatique en Images et Systèmes d'Information (LIRIS). Ses activités de recherche portent sur la vision par ordinateur et sur l'apprentissage automatique, particulièrement sur les modèles graphiques, le deep learning, l'interprétation de scènes complexes, la reconnaissance de gestes et d'activités humaines, et sur la vision par ordinateur pour la robotique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Grasby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neda Jahanshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Colodro-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janita Bralten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6484), pp.eaay6690. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03038570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of Semantic Grid Estimation Deep Neural Network with Occupancy Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385019410036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipation Experiment for Plate Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gillooly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect, localize and recognize many text objects in document images from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-018-0305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cvi.2017.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task, Multi-domain Learning: application to semantic segmentation and pose regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 251, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Human Identity from Motion Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacey Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1810-1820. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2557846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModDrop: adaptive multi-modal gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical models for social behavior modeling in face-to face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Exact Hyper-Graph Matching with Dynamic Programming for Spatio-Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multimodal behavioral models for face-to-face social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-015-0190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body part estimation from depth images via spatially-constrained deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 50, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of video activity localizations integrating quality and quantity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Mesh Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-011-0649-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization for bag of words models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-012-9137-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Ink bleed-through removal with two hidden Markov random fields and a single observation field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 32, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on hierarchical belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4-6, 73, pp.563-569. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2009.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object count/Area Graphs for the Evaluation of Object Detection and Segmentation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.280-296. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-006-0014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2003 Robust Reading Competitions: Entries, Results and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panaretos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-3, 7, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Recognition of Artificial Text in Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, 6, pp.309-326. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-003-0197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time continuous physics simulation from partial observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning whom to trust in navigation: dynamically switching between classical and neural planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombit Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assem Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chidlovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered-CoPhy: Unsupervised Learning of Counterfactual Physics in Pixel Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roses Are Red, Violets Are Blue... but Should Vqa Expect Them To?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860823v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to plan with uncertain topological maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58580-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning on a Budget: 3D Control and Reasoning Without a Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Milan, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoMap: Projective mapping and structured egocentric memory for Deep RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, ghent, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2019 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.871-876, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with Occupancy Grids and Semantic Segmentation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with a Hybrid Bayesian and Deep Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sierra González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero Cano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition with Pose-driven Attention to RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2018 - 29th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saraydaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27544-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glimpse Clouds: Human Activity Recognition from Unstructured Feature Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2018 - Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Recognize Touch Gestures: Recurrent vs. Convolutional Features and Dynamic Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG'2018 - 13th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'An, China. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Level Visual Reasoning in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Conv-Deconv Grid Network for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modout: Learning to Fuse Face and Gesture Modalities with Stochastic Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action Recognition: Pose-based Attention draws focus to Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Hands in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation via Multi-task, Multi-domain Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S+SSPR 2016 The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning text-line localization with shared and local regression neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées méthodologiques pour mobiliser les technologies d'eye-tracking dans le cadre de recherches sur les perceptions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Pooling Neural Networks for Color Constancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning joint multimodal behaviors for face-to-face interaction: performance & properties of statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraph text segmentation into lines with Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tunisia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition with Volume Motion Templates and Histograms of 3D Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Displacement Localization Neural Networks to locate origin points of handwritten text lines in historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2015 Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand segmentation with structured convolutional learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on development and learning and on epigenetic robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Gênes, Italy. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Perception-Action Loops: Comparing Sequential Models with Frame-Based Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2014 - 2nd International Conference on Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba, Japan. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory-motor behaviors for social robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale deep learning for gesture detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV Workshop on Looking at People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to gesture detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Paci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Sommavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Understanding Human Activities: Context and Interactions (HACI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2013.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial layout of object parts into classification without pairwise terms: application to fast body parts estimation from depth images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.626-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Analysis of Physical Exercise Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akgül Ceyhun Burak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Workshop on Multimedia Indexing and Information Retrieval for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Exact Graph Matching with Application in Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Human Behavior Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.17-28, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34014-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization with neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de points spatio-temporels par hyper-graphes et optimisation discrète exacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Shift-Invariant Representation of Local 2D Patterns and Sequence Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.3823-3826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Convolutional Sparse Auto-Encoder for Sequence Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.124.1-124.12, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.26.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Deep Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Human Behavior Understanding (HBU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. pp.29-39, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25446-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust feature line extraction on CAD triangular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des personnes âgées à domicile - enjeux scientifiques et technologiques liés à la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Intelligence ambiante", Lille; Session Enjeux sociétaux, scientifiques et technologiques du maintien des personnes âgées à domicile. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a discrete motion model into GMM based background subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States. pp.196-203, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2010.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche neuronale pour la classification d’actions de sport par la prise en compte du contenu visuel et du mouvement dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Content-Aware Zooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Yun Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Wing Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa, Ontario, Canada. pp.79--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Classification in Soccer Videos with Long Short-Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Thessaloniki, Greece. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15822-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise features for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3224-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation recto/verso d'un document par modélisation markovienne à double couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA'09 : COdage et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of images based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Solnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crète, Greece. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crete, Greece. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families of Markov models for document image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recto document side restoration with an estimation of the verso side from a singled scanned page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, quantity and generality in the evaluation of object detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Eval 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Amsterdam, NL, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learnig For Parameter Control of Text Detection in Images and Video Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies : From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances a priori pour le paramétrage d'un algorithme de détection de textes dans les documents audiovisuels : application à un corpus de journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de textes de scenes dans des images issues d'un flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous Driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Segmentation and Global 3D Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global triangular mesh regularization using conditional Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence. What is it, exactly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. College Publication, 2021, 9781848903388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze and face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Brône &amp; Bert Oben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking in Interaction. Studies on the role of eye gaze indialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.139 - 168, 2018, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ais.10.07bai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations textuelles contenues dans les images et les séquences audio-visuelles par une approche de type machine à vecteurs supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 03 11918,. 1201. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM2REALVIZ: Visualizing the Sim2Real Gap in Robot Ego-Pose Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating semantic structure for the VQA answer space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Supervision helps Emergence of Word-Object Alignment and improves Vision-Language Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-conditioned Spatio-Temporal Attention for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation globalement cohérente d'interactions complexes avec prise en compte de critères géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative graph cut optimization algorithm for a double MRF prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text detection in images and videos for semantic indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect and localize many objects from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA-Lyon; LIRIS; A2IA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition from videos with parallel hypergraph matching on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Mesh Segmentation and Global 3D Shape Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 6936, Université Lyon 1 - Claude Bernard; INSA Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Wolf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian WOLF a obtenu un &amp;quot;Diplom Ingenieur der Informatik&amp;quot; de l'Université de Technologie de Vienne en 2000, puis un doctorat en informatique de l'INSA de Lyon en 2003, et l'habilitation à diriger des recherches en 2012, également de l'INSA de Lyon . De septembre 2004 à août 2005, il était Mâitre de Conférences à l'Université Louis Pasteur, Strasbourg et membre du Laboratoire des Sciences de l'Images, de l'Informatique et de la Télédétection (LSIIT). Depuis 2005 il est Maître de Conférences à l'INSA de Lyon et membre du Laboratoire d'Informatique en Images et Systèmes d'Information (LIRIS). Ses activités de recherche portent sur la vision par ordinateur et sur l'apprentissage automatique, particulièrement sur les modèles graphiques, le deep learning, l'interprétation de scènes complexes, la reconnaissance de gestes et d'activités humaines, et sur la vision par ordinateur pour la robotique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Grasby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neda Jahanshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Colodro-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janita Bralten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6484), pp.eaay6690. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03038570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of Semantic Grid Estimation Deep Neural Network with Occupancy Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385019410036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipation Experiment for Plate Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gillooly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect, localize and recognize many text objects in document images from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-018-0305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cvi.2017.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task, Multi-domain Learning: application to semantic segmentation and pose regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 251, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModDrop: adaptive multi-modal gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Human Identity from Motion Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacey Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1810-1820. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2557846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical models for social behavior modeling in face-to face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Exact Hyper-Graph Matching with Dynamic Programming for Spatio-Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multimodal behavioral models for face-to-face social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-015-0190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body part estimation from depth images via spatially-constrained deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 50, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of video activity localizations integrating quality and quantity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Mesh Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-011-0649-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization for bag of words models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-012-9137-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Ink bleed-through removal with two hidden Markov random fields and a single observation field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 32, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on hierarchical belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4-6, 73, pp.563-569. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2009.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object count/Area Graphs for the Evaluation of Object Detection and Segmentation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.280-296. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-006-0014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2003 Robust Reading Competitions: Entries, Results and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panaretos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-3, 7, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Recognition of Artificial Text in Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, 6, pp.309-326. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-003-0197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time continuous physics simulation from partial observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning whom to trust in navigation: dynamically switching between classical and neural planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombit Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assem Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chidlovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered-CoPhy: Unsupervised Learning of Counterfactual Physics in Pixel Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roses Are Red, Violets Are Blue... but Should Vqa Expect Them To?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860823v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to plan with uncertain topological maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58580-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning on a Budget: 3D Control and Reasoning Without a Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Milan, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoMap: Projective mapping and structured egocentric memory for Deep RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, ghent, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2019 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.871-876, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with Occupancy Grids and Semantic Segmentation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with a Hybrid Bayesian and Deep Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sierra González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero Cano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition with Pose-driven Attention to RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2018 - 29th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saraydaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27544-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glimpse Clouds: Human Activity Recognition from Unstructured Feature Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2018 - Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Recognize Touch Gestures: Recurrent vs. Convolutional Features and Dynamic Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG'2018 - 13th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'An, China. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Level Visual Reasoning in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Conv-Deconv Grid Network for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modout: Learning to Fuse Face and Gesture Modalities with Stochastic Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action Recognition: Pose-based Attention draws focus to Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Hands in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning text-line localization with shared and local regression neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation via Multi-task, Multi-domain Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S+SSPR 2016 The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées méthodologiques pour mobiliser les technologies d'eye-tracking dans le cadre de recherches sur les perceptions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Pooling Neural Networks for Color Constancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning joint multimodal behaviors for face-to-face interaction: performance & properties of statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraph text segmentation into lines with Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tunisia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition with Volume Motion Templates and Histograms of 3D Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Displacement Localization Neural Networks to locate origin points of handwritten text lines in historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2015 Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Perception-Action Loops: Comparing Sequential Models with Frame-Based Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2014 - 2nd International Conference on Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba, Japan. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory-motor behaviors for social robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand segmentation with structured convolutional learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on development and learning and on epigenetic robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Gênes, Italy. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale deep learning for gesture detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV Workshop on Looking at People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to gesture detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Paci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Sommavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Understanding Human Activities: Context and Interactions (HACI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2013.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial layout of object parts into classification without pairwise terms: application to fast body parts estimation from depth images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.626-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Analysis of Physical Exercise Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akgül Ceyhun Burak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Workshop on Multimedia Indexing and Information Retrieval for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Exact Graph Matching with Application in Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Human Behavior Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.17-28, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34014-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization with neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de points spatio-temporels par hyper-graphes et optimisation discrète exacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Shift-Invariant Representation of Local 2D Patterns and Sequence Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.3823-3826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Convolutional Sparse Auto-Encoder for Sequence Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.124.1-124.12, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.26.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Deep Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Human Behavior Understanding (HBU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. pp.29-39, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25446-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust feature line extraction on CAD triangular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des personnes âgées à domicile - enjeux scientifiques et technologiques liés à la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Intelligence ambiante", Lille; Session Enjeux sociétaux, scientifiques et technologiques du maintien des personnes âgées à domicile. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States. pp.196-203, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2010.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a discrete motion model into GMM based background subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche neuronale pour la classification d’actions de sport par la prise en compte du contenu visuel et du mouvement dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Content-Aware Zooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Yun Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Wing Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa, Ontario, Canada. pp.79--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Classification in Soccer Videos with Long Short-Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Thessaloniki, Greece. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15822-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise features for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3224-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation recto/verso d'un document par modélisation markovienne à double couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA'09 : COdage et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of images based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Solnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crète, Greece. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crete, Greece. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families of Markov models for document image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recto document side restoration with an estimation of the verso side from a singled scanned page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, quantity and generality in the evaluation of object detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Eval 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Amsterdam, NL, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learnig For Parameter Control of Text Detection in Images and Video Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies : From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances a priori pour le paramétrage d'un algorithme de détection de textes dans les documents audiovisuels : application à un corpus de journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de textes de scenes dans des images issues d'un flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous Driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Segmentation and Global 3D Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global triangular mesh regularization using conditional Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence. What is it, exactly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. College Publication, 2021, 9781848903388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze and face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Brône &amp; Bert Oben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking in Interaction. Studies on the role of eye gaze indialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.139 - 168, 2018, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ais.10.07bai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations textuelles contenues dans les images et les séquences audio-visuelles par une approche de type machine à vecteurs supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 03 11918,. 1201. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM2REALVIZ: Visualizing the Sim2Real Gap in Robot Ego-Pose Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating semantic structure for the VQA answer space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Supervision helps Emergence of Word-Object Alignment and improves Vision-Language Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-conditioned Spatio-Temporal Attention for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation globalement cohérente d'interactions complexes avec prise en compte de critères géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative graph cut optimization algorithm for a double MRF prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text detection in images and videos for semantic indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect and localize many objects from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA-Lyon; LIRIS; A2IA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition from videos with parallel hypergraph matching on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Mesh Segmentation and Global 3D Shape Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 6936, Université Lyon 1 - Claude Bernard; INSA Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Erkent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385019410036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Moysset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0305-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Dogan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonen Eren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0146" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507132v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacey Griffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Fridman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2557846" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Sankur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0190-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0649-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1E83E2D4795C712F33883C7929E3D371525B6E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9137-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.33" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.07.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0014-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panaretos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-003-0197-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombit Dey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Sadek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Monaci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chidlovskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860823v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58580-8_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Debard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sierra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero Cano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arn&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419789v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Paci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sommavilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2013.69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akg&#252;l Ceyhun Burak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469480" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26.124" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25446-8_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.11" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Yun Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wing Tai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15822-3_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.22" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306241" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gavin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307859" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Landais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.10.07bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593547v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465885v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399159v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281943v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Erkent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385019410036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Moysset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0305-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Dogan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonen Eren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0146" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507132v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacey Griffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Fridman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2557846" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Sankur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0190-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0649-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1E83E2D4795C712F33883C7929E3D371525B6E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9137-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.33" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.07.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0014-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panaretos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-003-0197-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombit Dey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Sadek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Monaci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chidlovskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860823v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58580-8_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sierra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero Cano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arn&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Paci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sommavilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2013.69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akg&#252;l Ceyhun Burak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469480" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26.124" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25446-8_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Yun Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wing Tai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15822-3_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.22" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306241" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gavin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307859" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Landais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.10.07bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593547v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465885v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399159v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281943v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>