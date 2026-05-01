--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Wolf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian WOLF a obtenu un &amp;quot;Diplom Ingenieur der Informatik&amp;quot; de l'Université de Technologie de Vienne en 2000, puis un doctorat en informatique de l'INSA de Lyon en 2003, et l'habilitation à diriger des recherches en 2012, également de l'INSA de Lyon . De septembre 2004 à août 2005, il était Mâitre de Conférences à l'Université Louis Pasteur, Strasbourg et membre du Laboratoire des Sciences de l'Images, de l'Informatique et de la Télédétection (LSIIT). Depuis 2005 il est Maître de Conférences à l'INSA de Lyon et membre du Laboratoire d'Informatique en Images et Systèmes d'Information (LIRIS). Ses activités de recherche portent sur la vision par ordinateur et sur l'apprentissage automatique, particulièrement sur les modèles graphiques, le deep learning, l'interprétation de scènes complexes, la reconnaissance de gestes et d'activités humaines, et sur la vision par ordinateur pour la robotique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Grasby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neda Jahanshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Colodro-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janita Bralten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6484), pp.eaay6690. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03038570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of Semantic Grid Estimation Deep Neural Network with Occupancy Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385019410036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipation Experiment for Plate Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gillooly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect, localize and recognize many text objects in document images from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-018-0305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cvi.2017.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task, Multi-domain Learning: application to semantic segmentation and pose regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 251, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModDrop: adaptive multi-modal gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Human Identity from Motion Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacey Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1810-1820. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2557846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical models for social behavior modeling in face-to face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Exact Hyper-Graph Matching with Dynamic Programming for Spatio-Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multimodal behavioral models for face-to-face social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-015-0190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body part estimation from depth images via spatially-constrained deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 50, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of video activity localizations integrating quality and quantity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Mesh Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-011-0649-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization for bag of words models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-012-9137-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Ink bleed-through removal with two hidden Markov random fields and a single observation field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 32, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on hierarchical belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4-6, 73, pp.563-569. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2009.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object count/Area Graphs for the Evaluation of Object Detection and Segmentation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.280-296. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-006-0014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2003 Robust Reading Competitions: Entries, Results and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panaretos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-3, 7, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Recognition of Artificial Text in Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, 6, pp.309-326. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-003-0197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time continuous physics simulation from partial observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning whom to trust in navigation: dynamically switching between classical and neural planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombit Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assem Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chidlovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered-CoPhy: Unsupervised Learning of Counterfactual Physics in Pixel Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roses Are Red, Violets Are Blue... but Should Vqa Expect Them To?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860823v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to plan with uncertain topological maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58580-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning on a Budget: 3D Control and Reasoning Without a Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Milan, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoMap: Projective mapping and structured egocentric memory for Deep RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, ghent, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2019 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.871-876, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with Occupancy Grids and Semantic Segmentation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with a Hybrid Bayesian and Deep Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sierra González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero Cano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition with Pose-driven Attention to RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2018 - 29th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saraydaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27544-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glimpse Clouds: Human Activity Recognition from Unstructured Feature Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2018 - Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Recognize Touch Gestures: Recurrent vs. Convolutional Features and Dynamic Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG'2018 - 13th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'An, China. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Level Visual Reasoning in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Conv-Deconv Grid Network for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modout: Learning to Fuse Face and Gesture Modalities with Stochastic Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action Recognition: Pose-based Attention draws focus to Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Hands in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning text-line localization with shared and local regression neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation via Multi-task, Multi-domain Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S+SSPR 2016 The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées méthodologiques pour mobiliser les technologies d'eye-tracking dans le cadre de recherches sur les perceptions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Pooling Neural Networks for Color Constancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning joint multimodal behaviors for face-to-face interaction: performance & properties of statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraph text segmentation into lines with Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tunisia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition with Volume Motion Templates and Histograms of 3D Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Displacement Localization Neural Networks to locate origin points of handwritten text lines in historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2015 Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Perception-Action Loops: Comparing Sequential Models with Frame-Based Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2014 - 2nd International Conference on Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba, Japan. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory-motor behaviors for social robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand segmentation with structured convolutional learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on development and learning and on epigenetic robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Gênes, Italy. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale deep learning for gesture detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV Workshop on Looking at People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to gesture detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Paci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Sommavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Understanding Human Activities: Context and Interactions (HACI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2013.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial layout of object parts into classification without pairwise terms: application to fast body parts estimation from depth images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.626-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Analysis of Physical Exercise Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akgül Ceyhun Burak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Workshop on Multimedia Indexing and Information Retrieval for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Exact Graph Matching with Application in Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Human Behavior Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.17-28, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34014-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization with neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de points spatio-temporels par hyper-graphes et optimisation discrète exacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Shift-Invariant Representation of Local 2D Patterns and Sequence Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.3823-3826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Convolutional Sparse Auto-Encoder for Sequence Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.124.1-124.12, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.26.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Deep Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Human Behavior Understanding (HBU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. pp.29-39, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25446-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust feature line extraction on CAD triangular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des personnes âgées à domicile - enjeux scientifiques et technologiques liés à la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Intelligence ambiante", Lille; Session Enjeux sociétaux, scientifiques et technologiques du maintien des personnes âgées à domicile. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States. pp.196-203, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2010.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a discrete motion model into GMM based background subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche neuronale pour la classification d’actions de sport par la prise en compte du contenu visuel et du mouvement dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Content-Aware Zooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Yun Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Wing Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa, Ontario, Canada. pp.79--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Classification in Soccer Videos with Long Short-Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Thessaloniki, Greece. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15822-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise features for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3224-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation recto/verso d'un document par modélisation markovienne à double couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA'09 : COdage et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of images based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Solnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crète, Greece. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crete, Greece. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families of Markov models for document image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recto document side restoration with an estimation of the verso side from a singled scanned page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, quantity and generality in the evaluation of object detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Eval 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Amsterdam, NL, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learnig For Parameter Control of Text Detection in Images and Video Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies : From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances a priori pour le paramétrage d'un algorithme de détection de textes dans les documents audiovisuels : application à un corpus de journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de textes de scenes dans des images issues d'un flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous Driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Segmentation and Global 3D Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global triangular mesh regularization using conditional Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence. What is it, exactly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. College Publication, 2021, 9781848903388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze and face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Brône &amp; Bert Oben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking in Interaction. Studies on the role of eye gaze indialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.139 - 168, 2018, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ais.10.07bai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations textuelles contenues dans les images et les séquences audio-visuelles par une approche de type machine à vecteurs supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 03 11918,. 1201. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM2REALVIZ: Visualizing the Sim2Real Gap in Robot Ego-Pose Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating semantic structure for the VQA answer space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Supervision helps Emergence of Word-Object Alignment and improves Vision-Language Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-conditioned Spatio-Temporal Attention for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation globalement cohérente d'interactions complexes avec prise en compte de critères géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative graph cut optimization algorithm for a double MRF prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text detection in images and videos for semantic indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect and localize many objects from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA-Lyon; LIRIS; A2IA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition from videos with parallel hypergraph matching on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Mesh Segmentation and Global 3D Shape Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 6936, Université Lyon 1 - Claude Bernard; INSA Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Wolf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian WOLF a obtenu un &amp;quot;Diplom Ingenieur der Informatik&amp;quot; de l'Université de Technologie de Vienne en 2000, puis un doctorat en informatique de l'INSA de Lyon en 2003, et l'habilitation à diriger des recherches en 2012, également de l'INSA de Lyon . De septembre 2004 à août 2005, il était Mâitre de Conférences à l'Université Louis Pasteur, Strasbourg et membre du Laboratoire des Sciences de l'Images, de l'Informatique et de la Télédétection (LSIIT). Depuis 2005 il est Maître de Conférences à l'INSA de Lyon et membre du Laboratoire d'Informatique en Images et Systèmes d'Information (LIRIS). Ses activités de recherche portent sur la vision par ordinateur et sur l'apprentissage automatique, particulièrement sur les modèles graphiques, le deep learning, l'interprétation de scènes complexes, la reconnaissance de gestes et d'activités humaines, et sur la vision par ordinateur pour la robotique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Grasby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neda Jahanshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Colodro-Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janita Bralten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6484), pp.eaay6690. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03038570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of Semantic Grid Estimation Deep Neural Network with Occupancy Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385019410036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipation Experiment for Plate Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gillooly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect, localize and recognize many text objects in document images from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-018-0305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cvi.2017.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task, Multi-domain Learning: application to semantic segmentation and pose regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 251, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Human Identity from Motion Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacey Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1810-1820. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2557846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModDrop: adaptive multi-modal gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical models for social behavior modeling in face-to face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Exact Hyper-Graph Matching with Dynamic Programming for Spatio-Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multimodal behavioral models for face-to-face social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-015-0190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body part estimation from depth images via spatially-constrained deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 50, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of video activity localizations integrating quality and quantity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Mesh Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-011-0649-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization for bag of words models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-012-9137-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on hierarchical belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4-6, 73, pp.563-569. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2009.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Ink bleed-through removal with two hidden Markov random fields and a single observation field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 32, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2009.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object count/Area Graphs for the Evaluation of Object Detection and Segmentation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.280-296. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-006-0014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2003 Robust Reading Competitions: Entries, Results and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panaretos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-3, 7, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Recognition of Artificial Text in Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, 6, pp.309-326. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-003-0197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time continuous physics simulation from partial observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning whom to trust in navigation: dynamically switching between classical and neural planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombit Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assem Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chidlovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered-CoPhy: Unsupervised Learning of Counterfactual Physics in Pixel Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Janny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roses Are Red, Violets Are Blue... but Should Vqa Expect Them To?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860823v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to plan with uncertain topological maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58580-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning on a Budget: 3D Control and Reasoning Without a Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Milan, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoMap: Projective mapping and structured egocentric memory for Deep RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, ghent, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2019 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.871-876, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with Occupancy Grids and Semantic Segmentation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition with Pose-driven Attention to RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2018 - 29th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saraydaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27544-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glimpse Clouds: Human Activity Recognition from Unstructured Feature Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2018 - Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Grid Estimation with a Hybrid Bayesian and Deep Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sierra González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero Cano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Recognize Touch Gestures: Recurrent vs. Convolutional Features and Dynamic Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG'2018 - 13th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'An, China. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Level Visual Reasoning in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Conv-Deconv Grid Network for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modout: Learning to Fuse Face and Gesture Modalities with Stochastic Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Page Text Recognition: Learning Where to Start and When to Stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action Recognition: Pose-based Attention draws focus to Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Hands in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning text-line localization with shared and local regression neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation via Multi-task, Multi-domain Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S+SSPR 2016 The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées méthodologiques pour mobiliser les technologies d'eye-tracking dans le cadre de recherches sur les perceptions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Pooling Neural Networks for Color Constancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Muselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning joint multimodal behaviors for face-to-face interaction: performance & properties of statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraph text segmentation into lines with Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tunisia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition with Volume Motion Templates and Histograms of 3D Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Displacement Localization Neural Networks to locate origin points of handwritten text lines in historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2015 Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand segmentation with structured convolutional learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on development and learning and on epigenetic robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Gênes, Italy. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Perception-Action Loops: Comparing Sequential Models with Frame-Based Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2014 - 2nd International Conference on Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba, Japan. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory-motor behaviors for social robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale deep learning for gesture detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV Workshop on Looking at People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial layout of object parts into classification without pairwise terms: application to fast body parts estimation from depth images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.626-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to gesture detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Paci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Sommavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV Workshop on Understanding Human Activities: Context and Interactions (HACI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2013.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Analysis of Physical Exercise Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akgül Ceyhun Burak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Workshop on Multimedia Indexing and Information Retrieval for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Exact Graph Matching with Application in Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Human Behavior Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.17-28, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34014-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning and codebook optimization with neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de points spatio-temporels par hyper-graphes et optimisation discrète exacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Shift-Invariant Representation of Local 2D Patterns and Sequence Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.3823-3826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Convolutional Sparse Auto-Encoder for Sequence Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.124.1-124.12, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.26.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Deep Learning for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Human Behavior Understanding (HBU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. pp.29-39, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25446-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust feature line extraction on CAD triangular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des personnes âgées à domicile - enjeux scientifiques et technologiques liés à la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Intelligence ambiante", Lille; Session Enjeux sociétaux, scientifiques et technologiques du maintien des personnes âgées à domicile. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a discrete motion model into GMM based background subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States. pp.196-203, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2010.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Content-Aware Zooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Yun Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Wing Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa, Ontario, Canada. pp.79--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00606829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche neuronale pour la classification d’actions de sport par la prise en compte du contenu visuel et du mouvement dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Classification in Soccer Videos with Long Short-Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Thessaloniki, Greece. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15822-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise features for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3224-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation recto/verso d'un document par modélisation markovienne à double couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA'09 : COdage et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crete, Greece. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of images based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Solnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Crète, Greece. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families of Markov models for document image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recto document side restoration with an estimation of the verso side from a singled scanned page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference and parameter estimation on belief networks for image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, quantity and generality in the evaluation of object detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Eval 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Amsterdam, NL, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learnig For Parameter Control of Text Detection in Images and Video Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies : From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances a priori pour le paramétrage d'un algorithme de détection de textes dans les documents audiovisuels : application à un corpus de journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de textes de scenes dans des images issues d'un flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional PointNet for 3D-Object Detection in Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Erkent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2019 - Workshop on Autonomous Driving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Segmentation and Global 3D Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global triangular mesh regularization using conditional Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence. What is it, exactly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. College Publication, 2021, 9781848903388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze and face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Brône &amp; Bert Oben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking in Interaction. Studies on the role of eye gaze indialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.139 - 168, 2018, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ais.10.07bai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations textuelles contenues dans les images et les séquences audio-visuelles par une approche de type machine à vecteurs supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jolion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 03 11918,. 1201. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM2REALVIZ: Visualizing the Sim2Real Gap in Robot Ego-Pose Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating semantic structure for the VQA answer space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 3D Navigation Protocols on Touch Interfaces with Cooperative Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Supervision helps Emergence of Word-Object Alignment and improves Vision-Language Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-conditioned Spatio-Temporal Attention for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view pose estimation with mixtures-of-parts and adaptive viewpoint selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonen Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation globalement cohérente d'interactions complexes avec prise en compte de critères géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative graph cut optimization algorithm for a double MRF prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text detection in images and videos for semantic indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to detect and localize many objects from few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Moysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA-Lyon; LIRIS; A2IA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Pose Estimation through Weakly-Supervised Learning of a Rich Intermediate Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Neverova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham W. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition from videos with parallel hypergraph matching on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Mesh Segmentation and Global 3D Shape Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 6936, Université Lyon 1 - Claude Bernard; INSA Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Erkent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385019410036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Moysset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0305-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Dogan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonen Eren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0146" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507132v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacey Griffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Fridman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2557846" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Sankur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0190-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0649-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1E83E2D4795C712F33883C7929E3D371525B6E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9137-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.33" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.07.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0014-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panaretos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-003-0197-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombit Dey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Sadek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Monaci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chidlovskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860823v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58580-8_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sierra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero Cano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arn&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Paci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sommavilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2013.69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akg&#252;l Ceyhun Burak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469480" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26.124" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25446-8_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Yun Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wing Tai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15822-3_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.22" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306241" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gavin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307859" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Landais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.10.07bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593547v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465885v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399159v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281943v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Erkent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385019410036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Moysset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0305-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Dogan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonen Eren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0146" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507132v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacey Griffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Fridman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Chandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2557846" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Sankur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0190-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0649-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1E83E2D4795C712F33883C7929E3D371525B6E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9137-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.07.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.33" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0014-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panaretos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-003-0197-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombit Dey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Sadek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Monaci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chidlovskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860823v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58580-8_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sierra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero Cano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arn&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419789v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Paci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sommavilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2013.69" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akg&#252;l Ceyhun Burak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469480" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26.124" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25446-8_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.11" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606829v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Yun Jun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wing Tai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15822-3_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mouret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.22" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306241" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gavin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307859" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Landais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.10.07bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593547v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465885v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399159v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>